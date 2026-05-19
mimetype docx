--- v0 (2026-04-07)
+++ v1 (2026-05-19)
@@ -100,369 +100,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
+                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part I): Manipulation of JH, agonist, and precocene fails to induce the onset of egg care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dupont</w:t>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.105841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104663v1</w:t>
+                <w:t xml:space="preserve">hal-05333406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part I): Manipulation of JH, agonist, and precocene fails to induce the onset of egg care</w:t>
+                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Wallart</w:t>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.105841. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333406v1</w:t>
+                <w:t xml:space="preserve">hal-05104663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part II): Precocene exposure reduces post-oviposition egg care behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 176, pp.105839. </w:t>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">maryse rouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195, pp.1-8. </w:t>
@@ -660,51 +660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -862,307 +862,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
+                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schaffner</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (23), pp.ISSN 0944-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081118v1</w:t>
+                <w:t xml:space="preserve">hal-01081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+                <w:t xml:space="preserve">Pauline Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant cuticles: a trap for atmospheric phthalate contaminants</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectosymbionts and immunity in the leaf-cutting ant Acromyrmex subterraneus subterraneus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danival José de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Catarina Megumi Kasuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,307 +1564,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blochmannia endosymbionts and their host, the ant Camponotus fellah: Cuticular hydrocarbons and melanization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danival José de Souza</w:t>
+                <w:t xml:space="preserve">A geographical mosaic of coevolution in a slave-making host-parasite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sanllorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.1071-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02238.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319847v1</w:t>
+                <w:t xml:space="preserve">hal-00666916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geographical mosaic of coevolution in a slave-making host-parasite system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ruano</w:t>
+                <w:t xml:space="preserve">Blochmannia endosymbionts and their host, the ant Camponotus fellah: Cuticular hydrocarbons and melanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danival José de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (10), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02238.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00666916v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgynous queens in the Paleartic ant, Manica rubida: Dispersal morphs or social parasites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,90 +1941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbons in the Ant Lasius niger: From the Cuticle to the Nest and Home Range Marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Depickère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Detrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.05.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanllorente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-012-0228-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH30K6XK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Catarina Megumi Kasuya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marques Ramos Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2012.11.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.06.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CLSJ0NT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02238.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Savolainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9669-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL8R6ZMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. 95boulay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerd&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Francke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.05.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanllorente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-012-0228-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH30K6XK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Catarina Megumi Kasuya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marques Ramos Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2012.11.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02238.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CLSJ0NT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Savolainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9669-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL8R6ZMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. 95boulay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerd&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Francke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>