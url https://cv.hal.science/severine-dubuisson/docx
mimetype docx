--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -368,287 +368,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding the Latent Posterior of Bayesian Neural Networks for Uncertainty Quantification</w:t>
+                <w:t xml:space="preserve">In-Depth Analysis of GAF-Net: Comparative Fusion Approaches in Video-Based Person Re-Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+                <w:t xml:space="preserve">Moncef Boujou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+                <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3328829⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a17080352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320979v1</w:t>
+                <w:t xml:space="preserve">hal-04681788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Analysis of GAF-Net: Comparative Fusion Approaches in Video-Based Person Re-Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding the Latent Posterior of Bayesian Neural Networks for Uncertainty Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Boujou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nicod</w:t>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Merad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (8), pp.352. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.2027-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a17080352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3328829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681788v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion between an Algorithm Based on the Characterization of Melanocytic Lesions' Asymmetry with an Ensemble of Convolutional Neural Networks for Melanoma Detection</w:t>
               </w:r>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Versus all for deep Neural Network Incertitude (OVNNI) quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 122, pp.182-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2216,259 +2216,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion compensation based on Tangent Distance prediction for video compression</w:t>
+                <w:t xml:space="preserve">Spatio-temporal target-measure association using an adaptive geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.153-171. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.765-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2011.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146523v1</w:t>
+                <w:t xml:space="preserve">hal-01146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal target-measure association using an adaptive geometrical approach</w:t>
+                <w:t xml:space="preserve">Motion compensation based on Tangent Distance prediction for video compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Abed</w:t>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (6), pp.765-774. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146522v1</w:t>
+                <w:t xml:space="preserve">hal-01146523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Tracking by Fusing Multiple Cues with Context-Sensitive Reliabilities</w:t>
               </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkut Erdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (5), pp.1948-1959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (3), pp.635-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal recursive clustering of likelihood functions for multiple object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (6), pp.606-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3009,351 +3009,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition using light field cameras : a comparative study of deep learning architectures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enhancing Anomaly Detection in Melanoma Diagnosis Through Self-Supervised Training and Lesion Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Collenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, BC, Canada. pp.155-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45676-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311079v1</w:t>
+                <w:t xml:space="preserve">hal-04387404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Anomaly Detection in Melanoma Diagnosis Through Self-Supervised Training and Lesion Comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition using light field cameras : a comparative study of deep learning architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Oucherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387404v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de réseaux de neurones pour la reconnaissance des émotions avec les images plénoptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Oucherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble (38000), France</w:t>
@@ -3382,90 +3382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3529,77 +3529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Abu Dhabi, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,103 +3633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Computer Vision. ECCV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3763,103 +3763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding the latent posterior of Bayesian Neural Networks for uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS workshop on Bayesian Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3884,90 +3884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowd Behavior Characterization for Scene Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 16th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4592,343 +4592,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person-specific behavioural features for automatic stress detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Aigrain</w:t>
+                <w:t xml:space="preserve">Dynamic facial expression recognition by joint static and multi-time gap transition classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Conference on Automatic Face and Gesture Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. </w:t>
+              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7163111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364098v1</w:t>
+                <w:t xml:space="preserve">hal-03181847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise conditional random forests for facial expression recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bailly</w:t>
+                <w:t xml:space="preserve">Person-specific behavioural features for automatic stress detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181848v1</w:t>
+                <w:t xml:space="preserve">hal-01364098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic facial expression recognition by joint static and multi-time gap transition classification</w:t>
+                <w:t xml:space="preserve">Pairwise conditional random forests for facial expression recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santiago, Chile. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2015.7163111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181847v1</w:t>
+                <w:t xml:space="preserve">hal-03181848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
               </w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Graciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2014 - International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lisbon, Portugal. pp.296-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.284-293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6064,77 +6064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Tracking based on Particle Filtering with Multiple Appearance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computer Vision Theory and Applications (VISAPP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Algarve, Portugal. pp.604-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6278,304 +6278,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'informations spatiales floues dans le filtre particulaire : application au suivi de formes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The computation of the Bhattacharyya distance between histograms without histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.373-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593422v1</w:t>
+                <w:t xml:space="preserve">hal-01290744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle filtering with fuzzy spatial relations for object tracking</w:t>
+                <w:t xml:space="preserve">Intégration d'informations spatiales floues dans le filtre particulaire : application au suivi de formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.591-598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593421v1</w:t>
+                <w:t xml:space="preserve">hal-00593422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computation of the Bhattacharyya distance between histograms without histograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle filtering with fuzzy spatial relations for object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Widynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.373-378, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.391-396, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290744v1</w:t>
+                <w:t xml:space="preserve">hal-00593421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Fuzzy Spatial Constraints in a Ranked Partitioned Sampling for Multi-Object Tracking</w:t>
               </w:r>
@@ -6587,51 +6587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Visual Computing (ISVC'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Las Vegas, Nevada, United States. pp.393-404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6772,51 +6772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque GRETSI (traitement du signal et des images), Dijon (FRA), 8-11 septembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6841,51 +6841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association spatio-temporelle avec données manquantes par minimisation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6936,51 +6936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Particle Filter for Online Multiple Target Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,243 +7034,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00635937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy minimization approach for online data association with missing data</w:t>
+                <w:t xml:space="preserve">Motion estimation using tangent distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Abed</w:t>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2007 - 2nd International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, Texas, United States. pp.489-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00636018v1</w:t>
+                <w:t xml:space="preserve">hal-01334831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation using tangent distances</w:t>
+                <w:t xml:space="preserve">Energy minimization approach for online data association with missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISAPP 2007 - 2nd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Barcelone, Spain. pp.371-378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334831v1</w:t>
+                <w:t xml:space="preserve">inria-00636018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Data Fusion for Tracking Unlearned Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des distances tangentes pour la compensation de mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées d'étude et d'échange COmpression et REprésentation des Signaux Audiovisuels (CORESA'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.95-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7519,51 +7519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENMIM: Energetic Normalized Mutual Information Model for Online Multiple Object Tracking with Unlearned Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Statistical and Shape-Based Approaches for Non-Rigid Motion Tracking with Missing Data using a Particle Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,51 +9018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and image processing for biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.57-88, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9139,51 +9139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal et de l'image pour la biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.79-114, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9208,51 +9208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Association Filter for Online Data Association with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,103 +9344,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Telecom Paristech; LTCI - Laboratoire Traitement et Communication de l'Information [Paris]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9719,51 +9719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05138007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bendimered" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Iguernaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12040370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boujou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17080352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04518555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Collenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Nawaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.09.289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2708106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Fang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4267-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.08.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1010-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gentric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXVGQG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C46F9W3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00659920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Erdem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0L6J2MW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00594952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Widynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2010.2064767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L51TKMSH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-598QTMN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04387404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.11316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2019.8909893" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005778505420551" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460978v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Graciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kloeckner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003855002840293" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003334606040609" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586745" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_38" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63WDV0K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378999" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378998" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_60" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKLTPPQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1SZD34H8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2006.25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312991" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2006.1625153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260503" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351600v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864349_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VCB0DCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2005.76" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brygoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Burak Parlak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;atay &#220;nal Yurt&#246;z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Majdoubi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Harchli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89682-1_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05138007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bendimered" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Iguernaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12040370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boujou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17080352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04518555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Collenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Nawaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.09.289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2708106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Fang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4267-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.08.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1010-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gentric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Abed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.11.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C46F9W3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXVGQG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00659920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Erdem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0L6J2MW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00594952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Widynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2010.2064767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L51TKMSH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-598QTMN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04387404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.11316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2019.8909893" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005778505420551" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460978v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Graciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kloeckner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003855002840293" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003334606040609" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586745" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_38" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63WDV0K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378999" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378998" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_60" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKLTPPQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1SZD34H8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2006.25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312991" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2006.1625153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260503" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351600v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864349_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VCB0DCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2005.76" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brygoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Burak Parlak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;atay &#220;nal Yurt&#246;z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Majdoubi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Harchli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89682-1_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>