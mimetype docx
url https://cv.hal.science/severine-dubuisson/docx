--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2216,259 +2216,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal target-measure association using an adaptive geometrical approach</w:t>
+                <w:t xml:space="preserve">Motion compensation based on Tangent Distance prediction for video compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Abed</w:t>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (6), pp.765-774. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146522v1</w:t>
+                <w:t xml:space="preserve">hal-01146523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion compensation based on Tangent Distance prediction for video compression</w:t>
+                <w:t xml:space="preserve">Spatio-temporal target-measure association using an adaptive geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.153-171. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.765-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2011.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146523v1</w:t>
+                <w:t xml:space="preserve">hal-01146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Tracking by Fusing Multiple Cues with Context-Sensitive Reliabilities</w:t>
               </w:r>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal recursive clustering of likelihood functions for multiple object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (6), pp.606-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2975,85 +2975,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Anomaly Detection in Melanoma Diagnosis Through Self-Supervised Training and Lesion Comparison</w:t>
+                <w:t xml:space="preserve">Reset: A Residual Set-Transformer Approach to Tackle the Ugly-Duckling Sign in Melanoma Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Collenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
@@ -3071,737 +3071,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vancouver, BC, Canada. pp.155-163, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.3186-3191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45676-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387404v1</w:t>
+                <w:t xml:space="preserve">hal-05595262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition using light field cameras : a comparative study of deep learning architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
+                <w:t xml:space="preserve">Enhancing Anomaly Detection in Melanoma Diagnosis Through Self-Supervised Training and Lesion Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Collenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, BC, Canada. pp.155-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45676-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311079v1</w:t>
+                <w:t xml:space="preserve">hal-04387404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de réseaux de neurones pour la reconnaissance des émotions avec les images plénoptiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition using light field cameras : a comparative study of deep learning architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Oucherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311115v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Étude comparative de réseaux de neurones pour la reconnaissance des émotions avec les images plénoptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Oucherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble (38000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775954v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Franchi</w:t>
+                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190953⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+                <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Computer Vision. ECCV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Online Event, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Abu Dhabi, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.11316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922336v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding the latent posterior of Bayesian Neural Networks for uncertainty quantification</w:t>
+                <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
@@ -3832,891 +3819,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS workshop on Bayesian Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Computer Vision. ECCV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.11316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097035v2</w:t>
+                <w:t xml:space="preserve">hal-02922336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd Behavior Characterization for Scene Tracking</w:t>
+                <w:t xml:space="preserve">Encoding the latent posterior of Bayesian Neural Networks for uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS workshop on Bayesian Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2019.8909893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472760v1</w:t>
+                <w:t xml:space="preserve">hal-03097035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEMImE: A Serious Game to Teach Children with ASD How to Adequately Produce Facial Expressions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowd Behavior Characterization for Scene Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FG.2018.00114⟩</w:t>
+              <w:t xml:space="preserve">2019 16th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2019.8909893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076870v1</w:t>
+                <w:t xml:space="preserve">hal-02472760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-output random forests for facial action unit detection</w:t>
+                <w:t xml:space="preserve">JEMImE: A Serious Game to Teach Children with ASD How to Adequately Produce Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Hun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition (FG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, France. pp.723-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2018.00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181844v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On leveraging crowdsourced data for automatic perceived stress detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-output random forests for facial action unit detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI 2016 - 18th ACM International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition (FG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Washington, United States. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2993148.2993200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02422960v1</w:t>
+                <w:t xml:space="preserve">hal-03181844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and Generic Evaluation of Spatial and Temporal Errors in Sport Motions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Achard</w:t>
+                <w:t xml:space="preserve">On leveraging crowdsourced data for automatic perceived stress detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Vision Theory and Applications (VISAPP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005778505420551⟩</w:t>
+              <w:t xml:space="preserve">ICMI 2016 - 18th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.113-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2993148.2993200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373822v1</w:t>
+                <w:t xml:space="preserve">hal-02422960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality classification and behaviour interpretation: an approach based on feature categories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Fang</w:t>
+                <w:t xml:space="preserve">Automatic and Generic Evaluation of Spatial and Temporal Errors in Sport Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 18th ACM International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.225-232, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Computer Vision Theory and Applications (VISAPP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.542-551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2993148.2993201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005778505420551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460978v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic facial expression recognition by joint static and multi-time gap transition classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bailly</w:t>
+                <w:t xml:space="preserve">Personality classification and behaviour interpretation: an approach based on feature categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia. </w:t>
+              <w:t xml:space="preserve">the 18th ACM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.225-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2015.7163111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2993148.2993201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181847v1</w:t>
+                <w:t xml:space="preserve">hal-02460978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Person-specific behavioural features for automatic stress detection</w:t>
               </w:r>
@@ -4908,1475 +4921,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Dynamic facial expression recognition by joint static and multi-time gap transition classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina E. Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Florida Artificial Intelligence Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7163111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211800v1</w:t>
+                <w:t xml:space="preserve">hal-03181847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Video Analysis of Sensorimotor Assessment Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Graciano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anja Kloeckner</w:t>
+                <w:t xml:space="preserve">Cristina E. Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France. pp.735-740</w:t>
+              <w:t xml:space="preserve">Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States. pp.564-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412468v1</w:t>
+                <w:t xml:space="preserve">hal-01211800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D head model fitting evaluation protocol on synthetic databases for acquisition system comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gentric</w:t>
+                <w:t xml:space="preserve">Towards Automated Video Analysis of Sensorimotor Assessment Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Graciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2014 - International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. pp.296-305</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.735-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286829v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Annealed Particle Swarm Optimization for Articulated Object Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+                <w:t xml:space="preserve">3D head model fitting evaluation protocol on synthetic databases for acquisition system comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Analysis of Images and Patterns, CAIP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISAPP 2014 - International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. pp.296-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_38⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01219699v1</w:t>
+                <w:t xml:space="preserve">hal-02286829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Annealed Particle Swarm Optimization for Articulated Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Analysis of Images and Patterns, CAIP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head shape estimation using a particle filter including unknown static parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.284-293, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, United States. pp.1934-1939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003855002840293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269720v1</w:t>
+                <w:t xml:space="preserve">hal-01270034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast multiple histogram computation using Kruskal's algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Berger</w:t>
+                <w:t xml:space="preserve">Head shape estimation using a particle filter including unknown static parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467374⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.284-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003855002840293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269933v1</w:t>
+                <w:t xml:space="preserve">hal-01269720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast multiple histogram computation using Kruskal's algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2373-2376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656495v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Space Integral Histogram</w:t>
+                <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33709-3_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273071v1</w:t>
+                <w:t xml:space="preserve">hal-00656495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dbn-based combinatorial resampling for articulated object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Dubuisson</w:t>
+                <w:t xml:space="preserve">Min-Space Integral Histogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.188-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33709-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821797v1</w:t>
+                <w:t xml:space="preserve">hal-01273071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapping-Based Partitioned Sampling for better complex density estimation: application to articulated object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Dbn-based combinatorial resampling for articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Catalina Island, United States. pp.237-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00821841v1</w:t>
+                <w:t xml:space="preserve">hal-00821797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Tracking based on Particle Filtering with Multiple Appearance Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swapping-Based Partitioned Sampling for better complex density estimation: application to articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computer Vision Theory and Applications (VISAPP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Algarve, Portugal. pp.604-609, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.525-538, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003334606040609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593420v1</w:t>
+                <w:t xml:space="preserve">hal-00821841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Partitioned Sampling for articulated object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Object Tracking based on Particle Filtering with Multiple Appearance Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Widynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.150-161, </w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Computer Vision Theory and Applications (VISAPP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Algarve, Portugal. pp.604-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0003334606040609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285664v1</w:t>
+                <w:t xml:space="preserve">hal-00593420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computation of the Bhattacharyya distance between histograms without histograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Partitioned Sampling for articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.150-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290744v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'informations spatiales floues dans le filtre particulaire : application au suivi de formes</w:t>
               </w:r>
@@ -6555,2127 +6594,2205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Fuzzy Spatial Constraints in a Ranked Partitioned Sampling for Multi-Object Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The computation of the Bhattacharyya distance between histograms without histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Visual Computing (ISVC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Las Vegas, Nevada, United States. pp.393-404, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.373-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593419v1</w:t>
+                <w:t xml:space="preserve">hal-01290744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-structured temporal information for fast histogram computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Fuzzy Spatial Constraints in a Ranked Partitioned Sampling for Multi-Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Widynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computer Vision Theory and Applications (VISAPP'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Visual Computing (ISVC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, Nevada, United States. pp.393-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290751v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de relations spatiales floues dans un filtre particulaire pour le suivi d'objets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree-structured temporal information for fast histogram computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI (traitement du signal et des images), Dijon (FRA), 8-11 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computer Vision Theory and Applications (VISAPP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295139v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association spatio-temporelle avec données manquantes par minimisation d'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir El Abed</w:t>
+                <w:t xml:space="preserve">Intégration de relations spatiales floues dans un filtre particulaire pour le suivi d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, Groupe d'Etudes du Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.65-68</w:t>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI (traitement du signal et des images), Dijon (FRA), 8-11 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00635926v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Particle Filter for Online Multiple Target Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Association spatio-temporelle avec données manquantes par minimisation d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2007 - 14th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI, Groupe d'Etudes du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.65-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00635937v1</w:t>
+                <w:t xml:space="preserve">inria-00635926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation using tangent distances</w:t>
+                <w:t xml:space="preserve">Energetic Particle Filter for Online Multiple Target Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, Texas, United States. pp.489-492, </w:t>
+              <w:t xml:space="preserve">ICIP 2007 - 14th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, Texas, United States. pp.493-496, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334831v1</w:t>
+                <w:t xml:space="preserve">inria-00635937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy minimization approach for online data association with missing data</w:t>
+                <w:t xml:space="preserve">Motion estimation using tangent distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Abed</w:t>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2007 - 2nd International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, Texas, United States. pp.489-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00636018v1</w:t>
+                <w:t xml:space="preserve">hal-01334831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Data Fusion for Tracking Unlearned Motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Energy minimization approach for online data association with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Directions in Monte Carlo Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Fleurance, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">VISAPP 2007 - 2nd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Barcelone, Spain. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334836v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D+t Reconstruction in the Context of Locally Spheric Shaped Data Observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Rekik</w:t>
+                <w:t xml:space="preserve">Multimodal Data Fusion for Tracking Unlearned Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAIP 2007 - 12th International Conference on Computer Analysis of Images and Patterns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on New Directions in Monte Carlo Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Fleurance, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00635911v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des distances tangentes pour la compensation de mouvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D+t Reconstruction in the Context of Locally Spheric Shaped Data Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées d'étude et d'échange COmpression et REprésentation des Signaux Audiovisuels (CORESA'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAIP 2007 - 12th International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.482-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334823v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00635911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENMIM: Energetic Normalized Mutual Information Model for Online Multiple Object Tracking with Unlearned Motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des distances tangentes pour la compensation de mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Abed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes journées d'étude et d'échange COmpression et REprésentation des Signaux Audiovisuels (CORESA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.95-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_87⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00635919v1</w:t>
+                <w:t xml:space="preserve">hal-01334823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive clustering for multiple object tracking in sequences in and beyond the visible spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENMIM: Energetic Normalized Mutual Information Model for Online Multiple Object Tracking with Unlearned Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Object Tracking and Classification in and Beyond the Visible Spectrum (OTCBVS) / CVPR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.955-967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2006.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00635919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive clustering for multiple object tracking</w:t>
+                <w:t xml:space="preserve">An adaptive clustering for multiple object tracking in sequences in and beyond the visible spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, Georgia, United States. pp.2805-2808, </w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Object Tracking and Classification in and Beyond the Visible Spectrum (OTCBVS) / CVPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.142-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2006.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351603v1</w:t>
+                <w:t xml:space="preserve">hal-01351602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing in spheric-shaped data using a geographical transformation. Application to bio-cellular imaging.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recursive clustering for multiple object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Arlington, United States. pp.1256-1259, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, Georgia, United States. pp.2805-2808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2006.1625153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351607v1</w:t>
+                <w:t xml:space="preserve">hal-01351603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow computation and visualization in spherical context. Application on 3D+t bio-cellular sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Image processing in spheric-shaped data using a geographical transformation. Application to bio-cellular imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE EMBS Annual International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, New-York, United States. pp.1645-1648, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Arlington, United States. pp.1256-1259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2006.1625153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351599v1</w:t>
+                <w:t xml:space="preserve">hal-01351607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Statistical and Shape-Based Approaches for Non-Rigid Motion Tracking with Missing Data using a Particle Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir El Abed</w:t>
+                <w:t xml:space="preserve">Optical flow computation and visualization in spherical context. Application on 3D+t bio-cellular sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium. pp.185-196, </w:t>
+              <w:t xml:space="preserve">28th IEEE EMBS Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, New-York, United States. pp.1645-1648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11864349_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351600v1</w:t>
+                <w:t xml:space="preserve">hal-01351599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPVIS: A Map-projection based tool for Visualizing scalar and vectorial information lying on spheroidal surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Rekik</w:t>
+                <w:t xml:space="preserve">Comparison of Statistical and Shape-Based Approaches for Non-Rigid Motion Tracking with Missing Data using a Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2005 - 9th International Conference on Information Visualisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium. pp.185-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11864349_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV.2005.76⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416431v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of non-rigid structures evolving on 3D surfaces by compensating perspective view deformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">MAPVIS: A Map-projection based tool for Visualizing scalar and vectorial information lying on spheroidal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED International Conference on Signal and Image Processing, SIP 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2005 - 9th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, London, United Kingdom. pp.636-641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2005.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519996v1</w:t>
+                <w:t xml:space="preserve">hal-01416431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de structures évoluant sur une surface tridimensionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Tracking of non-rigid structures evolving on 3D surfaces by compensating perspective view deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur les méthodes pour les signaux complexes en traitement d'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Inria-Rocquencourt, France. pp.159-165</w:t>
+              <w:t xml:space="preserve">IASTED International Conference on Signal and Image Processing, SIP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Honolulu, Hawaii, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529994v1</w:t>
+                <w:t xml:space="preserve">hal-01519996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition by combination of classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de structures évoluant sur une surface tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.107-110</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur les méthodes pour les signaux complexes en traitement d'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Inria-Rocquencourt, France. pp.159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545011v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution pour la reconnaissance d'expressions du visage</w:t>
+                <w:t xml:space="preserve">Facial expression recognition by combination of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143773v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une solution pour la reconnaissance d'expressions du visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compensation de mouvement sur maillage rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8685,130 +8802,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation et algorithmique en VBA pour Excel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brygoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2007, 978-2-100-507993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8818,185 +8935,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Smart Text Processing: Emoji Classification for Arabic and Turkish Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Burak Parlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çağatay Ünal Yurtöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Majdoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymae Harchli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 183, Springer International Publishing, pp.1503-1517, 2021, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-66840-2_113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, reconstruction and tracking for face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9051,73 +9168,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and image processing for biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.57-88, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, reconstruction et suivi pour la reconnaissance de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9172,155 +9289,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal et de l'image pour la biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.79-114, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Association Filter for Online Data Association with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Computer Graphics. Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Springer, pp.244-257, 2009, Communications in Computer and Information Science, 978-3-540-89681-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89682-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9330,91 +9447,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,87 +9543,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Telecom Paristech; LTCI - Laboratoire Traitement et Communication de l'Information [Paris]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering 3D+t scenes from 3D and 2D+t data by motion compensation and using a prior surface model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,65 +9631,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9719,51 +9836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05138007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bendimered" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Iguernaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12040370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boujou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17080352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04518555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Collenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Nawaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.09.289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2708106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Fang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4267-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.08.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1010-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gentric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Abed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.11.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C46F9W3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXVGQG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00659920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Erdem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0L6J2MW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00594952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Widynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2010.2064767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L51TKMSH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-598QTMN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04387404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.11316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2019.8909893" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005778505420551" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460978v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Graciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kloeckner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003855002840293" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003334606040609" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586745" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_38" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63WDV0K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378999" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378998" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_60" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKLTPPQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1SZD34H8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2006.25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312991" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2006.1625153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260503" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351600v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864349_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VCB0DCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2005.76" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brygoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Burak Parlak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;atay &#220;nal Yurt&#246;z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Majdoubi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Harchli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89682-1_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05138007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bendimered" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Iguernaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12040370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boujou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17080352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04518555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Collenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Nawaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.09.289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2708106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Fang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4267-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.08.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1010-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gentric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXVGQG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C46F9W3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00659920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Erdem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0L6J2MW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00594952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Widynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2010.2064767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L51TKMSH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-598QTMN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05595262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04387404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.11316" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2019.8909893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005778505420551" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163111" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Graciano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kloeckner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003855002840293" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003334606040609" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_38" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63WDV0K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635937v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378999" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378998" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_60" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKLTPPQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635919v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1SZD34H8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2006.25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312991" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2006.1625153" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260503" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864349_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VCB0DCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2005.76" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brygoo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Burak Parlak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;atay &#220;nal Yurt&#246;z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Majdoubi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Harchli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89682-1_18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>