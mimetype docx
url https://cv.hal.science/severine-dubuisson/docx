--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -100,771 +100,771 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Focus-3D: A Hybrid Deep Learning Approach for Robust 3D Gaze Estimation</w:t>
+                <w:t xml:space="preserve">The Feasibility of RGB-D Gaze Intention Measurement in Children with Autism Using Azure Kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Bendimered</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Susanne Thümmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (13), pp.4086. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25134086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering12040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138007v1</w:t>
+                <w:t xml:space="preserve">hal-05023374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Feasibility of RGB-D Gaze Intention Measurement in Children with Autism Using Azure Kinect</w:t>
+                <w:t xml:space="preserve">Dual Focus-3D: A Hybrid Deep Learning Approach for Robust 3D Gaze Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Bendimered</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Thümmler</w:t>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (4), pp.370. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (13), pp.4086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering12040370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25134086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023374v1</w:t>
+                <w:t xml:space="preserve">hal-05138007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Analysis of GAF-Net: Comparative Fusion Approaches in Video-Based Person Re-Identification</w:t>
+                <w:t xml:space="preserve">Fusion between an Algorithm Based on the Characterization of Melanocytic Lesions' Asymmetry with an Ensemble of Convolutional Neural Networks for Melanoma Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Boujou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jules Collenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilliana Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Merad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motasem Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a17080352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.09.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681788v1</w:t>
+                <w:t xml:space="preserve">hal-04518555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding the Latent Posterior of Bayesian Neural Networks for Uncertainty Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (4), pp.2027-2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3328829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion between an Algorithm Based on the Characterization of Melanocytic Lesions' Asymmetry with an Ensemble of Convolutional Neural Networks for Melanoma Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Depth Analysis of GAF-Net: Comparative Fusion Approaches in Video-Based Person Re-Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilliana Monnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Moncef Boujou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motasem Nawaf</w:t>
+                <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aleth Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.09.289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a17080352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518555v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Versus all for deep Neural Network Incertitude (OVNNI) quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -996,555 +996,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguish self- and hetero-perceived stress through behavioral imaging and physiological features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confidence-Weighted Local Expression Predictions for Occlusion Handling in Expression Recognition and Action Unit detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.11.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-017-1010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076860v1</w:t>
+                <w:t xml:space="preserve">hal-01509850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the synchrony between interacting people: application to role recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distinguish self- and hetero-perceived stress through behavioral imaging and physiological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Spodenkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bourvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-4267-4⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076580v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-series averaging using constrained dynamic time warping with tolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modeling the synchrony between interacting people: application to role recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (1), pp.503-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-4267-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630288v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-Weighted Local Expression Predictions for Occlusion Handling in Expression Recognition and Action Unit detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time-series averaging using constrained dynamic time warping with tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126, pp.255-271. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.77-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-017-1010-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509850v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic evaluation of sports motion: A generic computation of spatial and temporal errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64, pp.67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1578,51 +1578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of datasets for visual tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1669,64 +1669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal stress detection from multiple assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Spodenkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Resampling Particle Filter: an Effective and Efficient Method for Articulated Object Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (3), pp.255-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,64 +1933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Despiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 122, pp.182-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2009,406 +2009,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sample swapping for sequential Monte Carlo approximation of high-dimensional densities in the context of complex object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Dubuisson</w:t>
+                <w:t xml:space="preserve">Estimation de densités non paramétriques et multimodales par permutation de sous-particules. Application au suivi d'un ou de plusieurs objets synthétiques articulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.95-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.95-120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820473v1</w:t>
+                <w:t xml:space="preserve">hal-01146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densités non paramétriques et multimodales par permutation de sous-particules. Application au suivi d'un ou de plusieurs objets synthétiques articulés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Sub-sample swapping for sequential Monte Carlo approximation of high-dimensional densities in the context of complex object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.27.95-120⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special issue: Uncertainty in Artificial Intelligence and Databases, 54 (7), pp.934-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146528v1</w:t>
+                <w:t xml:space="preserve">hal-00820473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion compensation based on Tangent Distance prediction for video compression</w:t>
+                <w:t xml:space="preserve">Visual Tracking by Fusing Multiple Cues with Context-Sensitive Reliabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erkut Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.1948-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2011.12.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146523v1</w:t>
+                <w:t xml:space="preserve">hal-00659920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal target-measure association using an adaptive geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (6), pp.765-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2418,229 +2418,229 @@
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Tracking by Fusing Multiple Cues with Context-Sensitive Reliabilities</w:t>
+                <w:t xml:space="preserve">Motion compensation based on Tangent Distance prediction for video compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erkut Erdem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (5), pp.1948-1959. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659920v1</w:t>
+                <w:t xml:space="preserve">hal-01146523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Fuzzy Spatial Information in Tracking Based on Particle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (3), pp.635-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2674,51 +2674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-structured image difference for fast histogram and distance between histograms computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (3), pp.411-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2764,64 +2764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal recursive clustering of likelihood functions for multiple object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (6), pp.606-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2880,51 +2880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution for facial expression representation and recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,90 +3015,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reset: A Residual Set-Transformer Approach to Tackle the Ugly-Duckling Sign in Melanoma Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Collenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.3186-3191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3126,351 +3126,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Anomaly Detection in Melanoma Diagnosis Through Self-Supervised Training and Lesion Comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition using light field cameras : a comparative study of deep learning architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Oucherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387404v1</w:t>
+                <w:t xml:space="preserve">hal-04311079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition using light field cameras : a comparative study of deep learning architectures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enhancing Anomaly Detection in Melanoma Diagnosis Through Self-Supervised Training and Lesion Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Collenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Iguernaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, BC, Canada. pp.155-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45676-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311079v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de réseaux de neurones pour la reconnaissance des émotions avec les images plénoptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Oucherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Oucherif</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble (38000), France</w:t>
@@ -3499,103 +3499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
@@ -3627,464 +3627,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Franchi</w:t>
+                <w:t xml:space="preserve">Encoding the latent posterior of Bayesian Neural Networks for uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS workshop on Bayesian Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916158v1</w:t>
+                <w:t xml:space="preserve">hal-03097035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Computer Vision. ECCV 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.11316⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Abu Dhabi, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922336v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding the latent posterior of Bayesian Neural Networks for uncertainty quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS workshop on Bayesian Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Computer Vision. ECCV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.11316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097035v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowd Behavior Characterization for Scene Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 16th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition (FG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Washington, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4341,754 +4341,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On leveraging crowdsourced data for automatic perceived stress detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Personality classification and behaviour interpretation: an approach based on feature categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI 2016 - 18th ACM International Conference on Multimodal Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.113-120, </w:t>
+              <w:t xml:space="preserve">the 18th ACM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.225-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2993148.2993200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2993148.2993201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422960v1</w:t>
+                <w:t xml:space="preserve">hal-02460978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and Generic Evaluation of Spatial and Temporal Errors in Sport Motions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On leveraging crowdsourced data for automatic perceived stress detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Vision Theory and Applications (VISAPP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005778505420551⟩</w:t>
+              <w:t xml:space="preserve">ICMI 2016 - 18th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.113-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2993148.2993200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373822v1</w:t>
+                <w:t xml:space="preserve">hal-02422960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality classification and behaviour interpretation: an approach based on feature categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Automatic and Generic Evaluation of Spatial and Temporal Errors in Sport Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 18th ACM International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tokyo, France. pp.225-232, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Computer Vision Theory and Applications (VISAPP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.542-551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2993148.2993201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005778505420551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460978v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person-specific behavioural features for automatic stress detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic facial expression recognition by joint static and multi-time gap transition classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Conference on Automatic Face and Gesture Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. </w:t>
+              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7163111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364098v1</w:t>
+                <w:t xml:space="preserve">hal-03181847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise conditional random forests for facial expression recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Person-specific behavioural features for automatic stress detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181848v1</w:t>
+                <w:t xml:space="preserve">hal-01364098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic facial expression recognition by joint static and multi-time gap transition classification</w:t>
+                <w:t xml:space="preserve">Pairwise conditional random forests for facial expression recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santiago, Chile. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2015.7163111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181847v1</w:t>
+                <w:t xml:space="preserve">hal-03181848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina E. Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,299 +5120,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Video Analysis of Sensorimotor Assessment Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D head model fitting evaluation protocol on synthetic databases for acquisition system comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France. pp.735-740</w:t>
+              <w:t xml:space="preserve">VISAPP 2014 - International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. pp.296-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412468v1</w:t>
+                <w:t xml:space="preserve">hal-02286829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D head model fitting evaluation protocol on synthetic databases for acquisition system comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards Automated Video Analysis of Sensorimotor Assessment Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Graciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2014 - International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. pp.296-305</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.735-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286829v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Annealed Particle Swarm Optimization for Articulated Object Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5465,676 +5465,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Dbn-based combinatorial resampling for articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Catalina Island, United States. pp.237-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270034v1</w:t>
+                <w:t xml:space="preserve">hal-00821797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head shape estimation using a particle filter including unknown static parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0003855002840293⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, United States. pp.1934-1939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269720v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast multiple histogram computation using Kruskal's algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Head shape estimation using a particle filter including unknown static parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467374⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Application (VISAPP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.284-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003855002840293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269933v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast multiple histogram computation using Kruskal's algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2373-2376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656495v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Space Integral Histogram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273071v1</w:t>
+                <w:t xml:space="preserve">hal-00656495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dbn-based combinatorial resampling for articulated object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Dubuisson</w:t>
+                <w:t xml:space="preserve">Min-Space Integral Histogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.188-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33709-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821797v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapping-Based Partitioned Sampling for better complex density estimation: application to articulated object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.525-538, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6181,77 +6181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Tracking based on Particle Filtering with Multiple Appearance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computer Vision Theory and Applications (VISAPP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Algarve, Portugal. pp.604-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6298,64 +6298,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Partitioned Sampling for articulated object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.150-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,545 +6395,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'informations spatiales floues dans le filtre particulaire : application au suivi de formes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tree-structured temporal information for fast histogram computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.591-598</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computer Vision Theory and Applications (VISAPP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593422v1</w:t>
+                <w:t xml:space="preserve">hal-01290751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle filtering with fuzzy spatial relations for object tracking</w:t>
+                <w:t xml:space="preserve">Intégration d'informations spatiales floues dans le filtre particulaire : application au suivi de formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.591-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593421v1</w:t>
+                <w:t xml:space="preserve">hal-00593422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computation of the Bhattacharyya distance between histograms without histograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Particle filtering with fuzzy spatial relations for object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Widynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.373-378, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586745⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.391-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290744v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Fuzzy Spatial Constraints in a Ranked Partitioned Sampling for Multi-Object Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The computation of the Bhattacharyya distance between histograms without histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Visual Computing (ISVC'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_38⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.373-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00593419v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-structured temporal information for fast histogram computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introducing Fuzzy Spatial Constraints in a Ranked Partitioned Sampling for Multi-Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Widynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computer Vision Theory and Applications (VISAPP'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Visual Computing (ISVC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, Nevada, United States. pp.393-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290751v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de relations spatiales floues dans un filtre particulaire pour le suivi d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Widynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque GRETSI (traitement du signal et des images), Dijon (FRA), 8-11 septembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,851 +6952,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association spatio-temporelle avec données manquantes par minimisation d'énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENMIM: Energetic Normalized Mutual Information Model for Online Multiple Object Tracking with Unlearned Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, Groupe d'Etudes du Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.955-967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00635926v1</w:t>
+                <w:t xml:space="preserve">inria-00635919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Particle Filter for Online Multiple Target Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association spatio-temporelle avec données manquantes par minimisation d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2007 - 14th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI, Groupe d'Etudes du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.65-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00635937v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00635926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation using tangent distances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energetic Particle Filter for Online Multiple Target Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2007 - 14th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, Texas, United States. pp.493-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334831v1</w:t>
+                <w:t xml:space="preserve">inria-00635937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy minimization approach for online data association with missing data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Motion estimation using tangent distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2007 - 2nd International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, Texas, United States. pp.489-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4378998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636018v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Data Fusion for Tracking Unlearned Motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy minimization approach for online data association with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Directions in Monte Carlo Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Fleurance, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">VISAPP 2007 - 2nd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Barcelone, Spain. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334836v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D+t Reconstruction in the Context of Locally Spheric Shaped Data Observation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Multimodal Data Fusion for Tracking Unlearned Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAIP 2007 - 12th International Conference on Computer Analysis of Images and Patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on New Directions in Monte Carlo Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Fleurance, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_60⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00635911v1</w:t>
+                <w:t xml:space="preserve">hal-01334836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des distances tangentes pour la compensation de mouvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D+t Reconstruction in the Context of Locally Spheric Shaped Data Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées d'étude et d'échange COmpression et REprésentation des Signaux Audiovisuels (CORESA'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAIP 2007 - 12th International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.482-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334823v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00635911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENMIM: Energetic Normalized Mutual Information Model for Online Multiple Object Tracking with Unlearned Motions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utilisation des distances tangentes pour la compensation de mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes journées d'étude et d'échange COmpression et REprésentation des Signaux Audiovisuels (CORESA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.95-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00635919v1</w:t>
+                <w:t xml:space="preserve">hal-01334823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive clustering for multiple object tracking in sequences in and beyond the visible spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Object Tracking and Classification in and Beyond the Visible Spectrum (OTCBVS) / CVPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.142-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7830,51 +7830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive clustering for multiple object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Atlanta, Georgia, United States. pp.2805-2808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7908,77 +7908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing in spheric-shaped data using a geographical transformation. Application to bio-cellular imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Arlington, United States. pp.1256-1259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8012,77 +8012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical flow computation and visualization in spherical context. Application on 3D+t bio-cellular sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE EMBS Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, New-York, United States. pp.1645-1648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8116,77 +8116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Statistical and Shape-Based Approaches for Non-Rigid Motion Tracking with Missing Data using a Particle Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antwerp, Belgium. pp.185-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8232,77 +8232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPVIS: A Map-projection based tool for Visualizing scalar and vectorial information lying on spheroidal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2005 - 9th International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, London, United Kingdom. pp.636-641, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8336,77 +8336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of non-rigid structures evolving on 3D surfaces by compensating perspective view deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8444,77 +8444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de structures évoluant sur une surface tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur les méthodes pour les signaux complexes en traitement d'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Inria-Rocquencourt, France. pp.159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8539,51 +8539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression recognition by combination of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution pour la reconnaissance d'expressions du visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8709,51 +8709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation de mouvement sur maillage rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8855,51 +8855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2007, 978-2-100-507993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8962,51 +8962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Smart Text Processing: Emoji Classification for Arabic and Turkish Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Burak Parlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çağatay Ünal Yurtöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,325 +9077,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, reconstruction and tracking for face recognition</w:t>
+                <w:t xml:space="preserve">Modélisation, reconstruction et suivi pour la reconnaissance de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Despiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and image processing for biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.57-88, 2012</w:t>
+              <w:t xml:space="preserve">Traitement du signal et de l'image pour la biométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.79-114, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270045v1</w:t>
+                <w:t xml:space="preserve">hal-01270042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, reconstruction et suivi pour la reconnaissance de visages</w:t>
+                <w:t xml:space="preserve">Modeling, reconstruction and tracking for face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Despiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du signal et de l'image pour la biométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, pp.79-114, 2012</w:t>
+              <w:t xml:space="preserve">Signal and image processing for biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.57-88, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270042v1</w:t>
+                <w:t xml:space="preserve">hal-01270045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Association Filter for Online Data Association with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Computer Graphics. Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Springer, pp.244-257, 2009, Communications in Computer and Information Science, 978-3-540-89681-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9461,103 +9461,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Telecom Paristech; LTCI - Laboratoire Traitement et Communication de l'Information [Paris]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9579,77 +9579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering 3D+t scenes from 3D and 2D+t data by motion compensation and using a prior surface model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,51 +9836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05138007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bendimered" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Iguernaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12040370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boujou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17080352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04518555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Collenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Nawaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.09.289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2708106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Fang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4267-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.08.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1010-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gentric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXVGQG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C46F9W3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00659920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Erdem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0L6J2MW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00594952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Widynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2010.2064767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L51TKMSH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-598QTMN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05595262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04387404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.11316" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2019.8909893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005778505420551" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163111" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Graciano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kloeckner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003855002840293" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003334606040609" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586806" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_38" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63WDV0K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635937v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378999" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378998" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_60" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKLTPPQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635919v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1SZD34H8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2006.25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312991" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2006.1625153" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260503" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864349_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VCB0DCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2005.76" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brygoo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Burak Parlak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;atay &#220;nal Yurt&#246;z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Majdoubi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Harchli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89682-1_18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bendimered" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Iguernaissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12040370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05138007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25134086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04518555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Collenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Nawaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.09.289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boujou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17080352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2708106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1010-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Fang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4267-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.08.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gentric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00659920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Erdem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.10.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0L6J2MW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Abed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C46F9W3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.12.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXVGQG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00594952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Widynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2010.2064767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L51TKMSH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-598QTMN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-5965(02)00076-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9FK278-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05595262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04387404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.11316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2019.8909893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005778505420551" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Graciano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kloeckner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003855002840293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003334606040609" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586806" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586745" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00593419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_38" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63WDV0K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_87" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1SZD34H8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378999" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378998" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636018v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_60" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKLTPPQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2006.25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312991" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2006.1625153" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260503" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864349_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VCB0DCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2005.76" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brygoo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Burak Parlak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;atay &#220;nal Yurt&#246;z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Majdoubi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Harchli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89682-1_18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>