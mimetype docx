--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Durieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated fuzzy AHP-fuzzy TOPSIS approach for multi-criteria decision-making framework in sustainable manufacturing process selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Geo Kitila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getasew Ashagrie Taddese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 142, pp.559-583. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-025-16881-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Holonic Systems in the Era of Artificial Intelligence and Digital Twins for Trustworthy and Effective Human-Centric Intelligent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44230-026-00140-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision optimization for the design and manufacture of structural aircraft parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.1015-1030. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-020-00685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics & Industry Selected scientific topics in recent applied engineering -20 Years of the 'French Association of Mechanics -AFM' Decision-making for multi-criteria optimization of process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Antomarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Selected scientific topics in recent applied engineering – 20 Years of the ‘French Association of Mechanics – AFM’, 20 (8), pp.806. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFM method for aircraft structural parts using the AHP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fortunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-017-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simulation with a base environmental scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durieux-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 182(2), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.07.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGRESSION METAMODELING FOR THE DESIGN OF AUTOMATED MANUFACTURING SYSTEM COMPOSED OF PARALLEL MACHINES SHARING A MATERIAL HANDLING RESOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89-1, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Potential Contribution of the Physical Internet to the Issues and Challenges of the Coffee Supply Chain in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesay Shemsu Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir rationnellement d'introduire la fabrication additive dans un processus industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Kitila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezaei Asmelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Federated Interoperability in Enterprise Models with Artificial Intelligence and Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMS2024 - The International Workshop on Applied Modelling &amp; Simulation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simulation Team, Liophant Simulation, MITIM, DIME Genoa University, MSC-LES, Nov 2024, Shaoxing, China. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review on the Contribution of Industry 4.0 Technologies in OEE Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Albi, France. pp.69-79, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32534-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Consensus in a Multicriteria Decision Process involving several Decision-Makers Trade-off between global benefits and local consensus for multi-hub airlines operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2021, Virtuel - Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within Air Transportation Managementan Analysis of Inequity Index for Multi-Stakeholders Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual (on line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'usinage de Pièces Aéronautique - Simulations et Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rebergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rascon Emmanuel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the geometric model of a 6 dof serial robot to the task space, Computational Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gutierrez Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVET 4.0 : projet ERASMUS+ pour la création de support de cours sur l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Arrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gutierrez Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION COMBINATOIRE PAR ENTROPIE CROISÉE : APPLICATION À DES PROBLÈMES DE GRANDES TAILLES DANS LES ENTREPÔTS LOGISTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Fradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURVEY ON SUPERMARKET CONCEPT FOR JUST-IN-TIME PART SUPPLY OF MIXED MODEL ASSEMBLY LINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human error probabilities computation for manufacturing system simulation using CREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Schemeleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'évaluation de la performance multi-critères basé sur les préférences des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Schemeleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’options de conception par analyse de robustesse : une application industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5ème conférence francophone de Modélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several design solutions of a real industrial manufacturing system using simulation and risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Industrial Engineering and Production Management IEPM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simulation with an expected environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO / INFORMS Joint International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA NOTION DE ROBUSTESSE DANS LES ETUDES DE SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence francophone de modélisation et simulation : MOSIM 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour déterminer les facteurs de conceptions influant sur les performances d’un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on integrated design and manufacturing in mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Simulation Optimization Heuristic For Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE SMC 2002 (Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ant colony system for cell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium IAM (Intelligent Automated Manufacturing) du congrès international ISI Information Science Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dubaï, United Arab Emirates. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a manufacturing system composed of parallel machines sharing a material handling resource through regression metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Quebec, Canada. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a Digital Twin for Real-Time Remote Monitoring of a Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glênio Simião Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.410-417, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012995800003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Durieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Holonic Systems in the Era of Artificial Intelligence and Digital Twins for Trustworthy and Effective Human-Centric Intelligent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.163-185. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44230-026-00140-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated fuzzy AHP-fuzzy TOPSIS approach for multi-criteria decision-making framework in sustainable manufacturing process selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Geo Kitila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getasew Ashagrie Taddese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 142, pp.559-583. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-025-16881-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision optimization for the design and manufacture of structural aircraft parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.1015-1030. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-020-00685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics & Industry Selected scientific topics in recent applied engineering -20 Years of the 'French Association of Mechanics -AFM' Decision-making for multi-criteria optimization of process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Antomarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Selected scientific topics in recent applied engineering – 20 Years of the ‘French Association of Mechanics – AFM’, 20 (8), pp.806. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFM method for aircraft structural parts using the AHP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fortunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-017-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simulation with a base environmental scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durieux-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 182(2), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.07.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGRESSION METAMODELING FOR THE DESIGN OF AUTOMATED MANUFACTURING SYSTEM COMPOSED OF PARALLEL MACHINES SHARING A MATERIAL HANDLING RESOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89-1, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Potential Contribution of the Physical Internet to the Issues and Challenges of the Coffee Supply Chain in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesay Shemsu Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir rationnellement d'introduire la fabrication additive dans un processus industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Kitila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezaei Asmelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Federated Interoperability in Enterprise Models with Artificial Intelligence and Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMS2024 - The International Workshop on Applied Modelling &amp; Simulation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simulation Team, Liophant Simulation, MITIM, DIME Genoa University, MSC-LES, Nov 2024, Shaoxing, China. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review on the Contribution of Industry 4.0 Technologies in OEE Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Albi, France. pp.69-79, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32534-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Consensus in a Multicriteria Decision Process involving several Decision-Makers Trade-off between global benefits and local consensus for multi-hub airlines operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2021, Virtuel - Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within Air Transportation Managementan Analysis of Inequity Index for Multi-Stakeholders Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual (on line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'usinage de Pièces Aéronautique - Simulations et Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rebergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rascon Emmanuel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the geometric model of a 6 dof serial robot to the task space, Computational Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gutierrez Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVET 4.0 : projet ERASMUS+ pour la création de support de cours sur l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Arrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gutierrez Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURVEY ON SUPERMARKET CONCEPT FOR JUST-IN-TIME PART SUPPLY OF MIXED MODEL ASSEMBLY LINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION COMBINATOIRE PAR ENTROPIE CROISÉE : APPLICATION À DES PROBLÈMES DE GRANDES TAILLES DANS LES ENTREPÔTS LOGISTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Fradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human error probabilities computation for manufacturing system simulation using CREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Schemeleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'évaluation de la performance multi-critères basé sur les préférences des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniya Schemeleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’options de conception par analyse de robustesse : une application industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5ème conférence francophone de Modélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several design solutions of a real industrial manufacturing system using simulation and risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Industrial Engineering and Production Management IEPM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simulation with an expected environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO / INFORMS Joint International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA NOTION DE ROBUSTESSE DANS LES ETUDES DE SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence francophone de modélisation et simulation : MOSIM 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour déterminer les facteurs de conceptions influant sur les performances d’un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on integrated design and manufacturing in mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Simulation Optimization Heuristic For Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE SMC 2002 (Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a manufacturing system composed of parallel machines sharing a material handling resource through regression metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Quebec, Canada. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ant colony system for cell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium IAM (Intelligent Automated Manufacturing) du congrès international ISI Information Science Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dubaï, United Arab Emirates. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a Digital Twin for Real-Time Remote Monitoring of a Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glênio Simião Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.410-417, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012995800003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Geo Kitila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getasew Ashagrie Taddese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16881-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00685-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Antomarchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-1213-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durieux-Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Shemsu Nasir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Kitila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezaei Asmelash" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rebergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascon Emmanuel Salas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rambaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gutierrez Tapia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saaidia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#234;nio Simi&#227;o Ramalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012995800003822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Geo Kitila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getasew Ashagrie Taddese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16881-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00685-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Antomarchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-1213-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durieux-Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Shemsu Nasir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Kitila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezaei Asmelash" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rebergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rascon Emmanuel Salas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rambaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gutierrez Tapia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saaidia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Fradet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#234;nio Simi&#227;o Ramalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012995800003822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>