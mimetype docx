--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Equoy Hutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des podcasts au menu de ma radio ! Approche sémiodiscursive comparative d’applications radiomobiles pour comprendre les relations podcast/radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ksl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’affranchir des plateformes de streaming pour redonner de la valeur à sa musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine EQUOY HUTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 : 1, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.11473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonore dans la Boucle : invitation à la mobilité, valorisation d’un territoire et frontière radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Radio et mobilité, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Ce que Semen a semé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 50 (1), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen au prisme de la textométrie : quelques pistes pour explorer l’évolution de la revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 1 (50), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner un écrit professionnel au prisme de sa dimension argumentative : le cas du dossier d’usager en CSAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aad.2540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la numérisation de la radio au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques (inter)médiatiques et Technologies Numériques de l’Information et de la Communication dans les démocraties africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 35/2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et analyser la numérimorphose des écritures radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier d’usager en CSAPA. Ecriture professionnelle et construction identitaire de l’usager‐addict dans la relation de soin et d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.371-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio augmentée, radio enrichie. De la transposition des émissions radiophoniques consacrées à l’Histoire sur le Web : circulation, altération, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Heure du Crime au 36, quai des Orfèvres... Quand la radio fait voir un lieu mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie sur le web : prolongement numérique et construction d’un âge d’or de la variété française et internationale à l’ère de la postradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialité et vulgarisation des savoirs historiques à l’ère de la post-radiophonie : le cas de « Au cœur de l’histoire » (Europe 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stylo, le panneau, l'ordinateur et les clés : Introduction d'un outil informationnel, formation et circulation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre commerciale de Vente Par Correspondance: relation-Client et négociation des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stéréotypes en langue et en discours, 5, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces communicationnelles, imaginaires et pratiques de la vélomobilité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR OCP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues régionales, radio locales et patrimoine régional en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Radio locales et patrimoine régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace générique des discours « tenant lieu » d’un autre discours et le champ de la représentation du discours autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios se vou(l)ant au service du mieux-être des auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du GRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio, remédiation, mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique. Des mots, des ondes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio‐sémiotique différentielle transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Madini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique etheuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada. pp.413-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la relation-client : quelques stratégies argumentatives représentatives du publipostage en VPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du commerce, commerce de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits vers le travail : témoignages d'une réalité sociale française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Texte et société XVIe colloque de l'APFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Lleida, Espagne. pp.601-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interinfluence écriture et travail : lire les lettres de clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De l'interinfluence écriture et travail : lire les lettres de clients"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, toulouse, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, paris, France. pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture radiophonique en environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.347, 2022, 978-2-406-13231-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et Enjeux des écrits au travail, SEMEN 28 coordonné par Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, pp.154, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiophonique, radionumérique : remédier la radio sur les applications numériques mobiles. Le cas de RTL et France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radio dans l'univers audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, https://www.editions-hermann.fr/livre/la-radio-dans-l-univers-audio-henri-assogba, 2025, 9791037042002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité au cœur de l’Histoire (Europe 1) : circulation d’énoncés mémoriels et dynamique du radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : une question de temps. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de conditions de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.140-145, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8072-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de contenus diffusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio. Méthodes et mises en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8073-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.134-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique : mots, ondes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.94-106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le buzz comme délégation de promotion : placement, mise en circulation et représentations des marques et des produits sur le net. Le cas du « fail » de La Redoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène des produits et des marques. Représentations, significations, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes en langue et en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail: présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.7-13, 2009, SEMEN Revue de Sémiolinguistique des textes et discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Ruth Amossy: &amp;quot;La présentation de soi. Ethos et identité verbale&amp;quot; 2010, Presses Universitaires de France, 235 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.196-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Jean-François Laé, &amp;quot;Les nuits de la main courante&amp;quot;, 2008, Stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions du récit radiophonique d'affaire judiciaire : &amp;quot; Café Crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Equoy Hutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des podcasts au menu de ma radio ! Approche sémiodiscursive comparative d’applications radiomobiles pour comprendre les relations podcast/radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ksl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’affranchir des plateformes de streaming pour redonner de la valeur à sa musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine EQUOY HUTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 : 1, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.11473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonore dans la Boucle : invitation à la mobilité, valorisation d’un territoire et frontière radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Radio et mobilité, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Ce que Semen a semé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 50 (1), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen au prisme de la textométrie : quelques pistes pour explorer l’évolution de la revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 1 (50), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner un écrit professionnel au prisme de sa dimension argumentative : le cas du dossier d’usager en CSAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aad.2540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la numérisation de la radio au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques (inter)médiatiques et Technologies Numériques de l’Information et de la Communication dans les démocraties africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 35/2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et analyser la numérimorphose des écritures radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio augmentée, radio enrichie. De la transposition des émissions radiophoniques consacrées à l’Histoire sur le Web : circulation, altération, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier d’usager en CSAPA. Ecriture professionnelle et construction identitaire de l’usager‐addict dans la relation de soin et d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.371-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Heure du Crime au 36, quai des Orfèvres... Quand la radio fait voir un lieu mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie sur le web : prolongement numérique et construction d’un âge d’or de la variété française et internationale à l’ère de la postradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialité et vulgarisation des savoirs historiques à l’ère de la post-radiophonie : le cas de « Au cœur de l’histoire » (Europe 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stylo, le panneau, l'ordinateur et les clés : Introduction d'un outil informationnel, formation et circulation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stéréotypes en langue et en discours, 5, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre commerciale de Vente Par Correspondance: relation-Client et négociation des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces communicationnelles, imaginaires et pratiques de la vélomobilité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR OCP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues régionales, radio locales et patrimoine régional en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Radio locales et patrimoine régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interactivité radiophonique par et pour les « sans voix » : les émissions &amp;quot;call in&amp;quot; des radios communautaires au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Donner la parole aux sans-voix ? Acteurs, dispositifs et discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDITEC (université Paris-Est Créteil), Jun 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace générique des discours « tenant lieu » d’un autre discours et le champ de la représentation du discours autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios se vou(l)ant au service du mieux-être des auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du GRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio, remédiation, mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique. Des mots, des ondes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio‐sémiotique différentielle transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Madini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique etheuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la relation-client : quelques stratégies argumentatives représentatives du publipostage en VPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du commerce, commerce de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits vers le travail : témoignages d'une réalité sociale française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Texte et société XVIe colloque de l'APFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Lleida, Espagne. pp.601-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada. pp.413-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interinfluence écriture et travail : lire les lettres de clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De l'interinfluence écriture et travail : lire les lettres de clients"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, toulouse, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, paris, France. pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture radiophonique en environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.347, 2022, 978-2-406-13231-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et Enjeux des écrits au travail, SEMEN 28 coordonné par Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, pp.154, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiophonique, radionumérique : remédier la radio sur les applications numériques mobiles. Le cas de RTL et France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radio dans l'univers audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, https://www.editions-hermann.fr/livre/la-radio-dans-l-univers-audio-henri-assogba, 2025, 9791037042002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité au cœur de l’Histoire (Europe 1) : circulation d’énoncés mémoriels et dynamique du radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : une question de temps. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de conditions de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.140-145, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8072-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de contenus diffusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio. Méthodes et mises en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8073-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.134-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique : mots, ondes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.94-106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le buzz comme délégation de promotion : placement, mise en circulation et représentations des marques et des produits sur le net. Le cas du « fail » de La Redoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène des produits et des marques. Représentations, significations, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes en langue et en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail: présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.7-13, 2009, SEMEN Revue de Sémiolinguistique des textes et discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Ruth Amossy: &amp;quot;La présentation de soi. Ethos et identité verbale&amp;quot; 2010, Presses Universitaires de France, 235 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.196-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Jean-François Laé, &amp;quot;Les nuits de la main courante&amp;quot;, 2008, Stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions du récit radiophonique d'affaire judiciaire : &amp;quot; Café Crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine EQUOY HUTIN" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.11473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id&#233; Hamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy&#160;hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.2663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine EQUOY HUTIN" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.11473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id&#233; Hamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy&#160;hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.2663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>