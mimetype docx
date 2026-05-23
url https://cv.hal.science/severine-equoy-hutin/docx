--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Equoy Hutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des podcasts au menu de ma radio ! Approche sémiodiscursive comparative d’applications radiomobiles pour comprendre les relations podcast/radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ksl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’affranchir des plateformes de streaming pour redonner de la valeur à sa musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine EQUOY HUTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 : 1, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.11473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonore dans la Boucle : invitation à la mobilité, valorisation d’un territoire et frontière radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Radio et mobilité, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Ce que Semen a semé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 50 (1), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen au prisme de la textométrie : quelques pistes pour explorer l’évolution de la revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 1 (50), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner un écrit professionnel au prisme de sa dimension argumentative : le cas du dossier d’usager en CSAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aad.2540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la numérisation de la radio au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques (inter)médiatiques et Technologies Numériques de l’Information et de la Communication dans les démocraties africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 35/2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et analyser la numérimorphose des écritures radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio augmentée, radio enrichie. De la transposition des émissions radiophoniques consacrées à l’Histoire sur le Web : circulation, altération, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier d’usager en CSAPA. Ecriture professionnelle et construction identitaire de l’usager‐addict dans la relation de soin et d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.371-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Heure du Crime au 36, quai des Orfèvres... Quand la radio fait voir un lieu mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie sur le web : prolongement numérique et construction d’un âge d’or de la variété française et internationale à l’ère de la postradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialité et vulgarisation des savoirs historiques à l’ère de la post-radiophonie : le cas de « Au cœur de l’histoire » (Europe 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stylo, le panneau, l'ordinateur et les clés : Introduction d'un outil informationnel, formation et circulation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stéréotypes en langue et en discours, 5, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre commerciale de Vente Par Correspondance: relation-Client et négociation des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces communicationnelles, imaginaires et pratiques de la vélomobilité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR OCP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues régionales, radio locales et patrimoine régional en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Radio locales et patrimoine régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interactivité radiophonique par et pour les « sans voix » : les émissions &amp;quot;call in&amp;quot; des radios communautaires au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Donner la parole aux sans-voix ? Acteurs, dispositifs et discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDITEC (université Paris-Est Créteil), Jun 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace générique des discours « tenant lieu » d’un autre discours et le champ de la représentation du discours autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios se vou(l)ant au service du mieux-être des auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du GRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio, remédiation, mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique. Des mots, des ondes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio‐sémiotique différentielle transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Madini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique etheuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la relation-client : quelques stratégies argumentatives représentatives du publipostage en VPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du commerce, commerce de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits vers le travail : témoignages d'une réalité sociale française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Texte et société XVIe colloque de l'APFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Lleida, Espagne. pp.601-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada. pp.413-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interinfluence écriture et travail : lire les lettres de clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De l'interinfluence écriture et travail : lire les lettres de clients"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, toulouse, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, paris, France. pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture radiophonique en environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.347, 2022, 978-2-406-13231-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et Enjeux des écrits au travail, SEMEN 28 coordonné par Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, pp.154, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiophonique, radionumérique : remédier la radio sur les applications numériques mobiles. Le cas de RTL et France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radio dans l'univers audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, https://www.editions-hermann.fr/livre/la-radio-dans-l-univers-audio-henri-assogba, 2025, 9791037042002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité au cœur de l’Histoire (Europe 1) : circulation d’énoncés mémoriels et dynamique du radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : une question de temps. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de conditions de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.140-145, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8072-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de contenus diffusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio. Méthodes et mises en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8073-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.134-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique : mots, ondes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.94-106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le buzz comme délégation de promotion : placement, mise en circulation et représentations des marques et des produits sur le net. Le cas du « fail » de La Redoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène des produits et des marques. Représentations, significations, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes en langue et en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail: présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.7-13, 2009, SEMEN Revue de Sémiolinguistique des textes et discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Ruth Amossy: &amp;quot;La présentation de soi. Ethos et identité verbale&amp;quot; 2010, Presses Universitaires de France, 235 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.196-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Jean-François Laé, &amp;quot;Les nuits de la main courante&amp;quot;, 2008, Stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions du récit radiophonique d'affaire judiciaire : &amp;quot; Café Crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Equoy Hutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des podcasts au menu de ma radio ! Approche sémiodiscursive comparative d’applications radiomobiles pour comprendre les relations podcast/radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ksl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’affranchir des plateformes de streaming pour redonner de la valeur à sa musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine EQUOY HUTIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 : 1, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.11473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonore dans la Boucle : invitation à la mobilité, valorisation d’un territoire et frontière radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Radio et mobilité, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Ce que Semen a semé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 50 (1), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen au prisme de la textométrie : quelques pistes pour explorer l’évolution de la revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 1 (50), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner un écrit professionnel au prisme de sa dimension argumentative : le cas du dossier d’usager en CSAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aad.2540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la numérisation de la radio au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques (inter)médiatiques et Technologies Numériques de l’Information et de la Communication dans les démocraties africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 35/2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et analyser la numérimorphose des écritures radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier d’usager en CSAPA. Ecriture professionnelle et construction identitaire de l’usager‐addict dans la relation de soin et d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.371-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Heure du Crime au 36, quai des Orfèvres... Quand la radio fait voir un lieu mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio augmentée, radio enrichie. De la transposition des émissions radiophoniques consacrées à l’Histoire sur le Web : circulation, altération, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie sur le web : prolongement numérique et construction d’un âge d’or de la variété française et internationale à l’ère de la postradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialité et vulgarisation des savoirs historiques à l’ère de la post-radiophonie : le cas de « Au cœur de l’histoire » (Europe 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stylo, le panneau, l'ordinateur et les clés : Introduction d'un outil informationnel, formation et circulation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre commerciale de Vente Par Correspondance: relation-Client et négociation des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stéréotypes en langue et en discours, 5, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces communicationnelles, imaginaires et pratiques de la vélomobilité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR OCP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues régionales, radio locales et patrimoine régional en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Radio locales et patrimoine régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interactivité radiophonique par et pour les « sans voix » : les émissions &amp;quot;call in&amp;quot; des radios communautaires au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idé Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Donner la parole aux sans-voix ? Acteurs, dispositifs et discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDITEC (université Paris-Est Créteil), Jun 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours tenant lieu et écrit professionnel : enjeux et formes du discours de l’Autre dans le dossier de suivi d’usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace générique des discours « tenant lieu » d’un autre discours et le champ de la représentation du discours autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios se vou(l)ant au service du mieux-être des auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du GRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio, remédiation, mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique. Des mots, des ondes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une socio‐sémiotique différentielle transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Madini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique etheuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Relation Client : Quand l'Analyse du Discours rencontre le Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quel(s) déploiement(s) interdiscursif(s) pour une analyse de discours de l'écrit-client ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada. pp.413-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la relation-client : quelques stratégies argumentatives représentatives du publipostage en VPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du commerce, commerce de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits vers le travail : témoignages d'une réalité sociale française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Texte et société XVIe colloque de l'APFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Lleida, Espagne. pp.601-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interinfluence écriture et travail : lire les lettres de clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De l'interinfluence écriture et travail : lire les lettres de clients"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, toulouse, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places et fonctions du genre épistolaire dans la réclamation écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, paris, France. pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres d'aujourd'hui: lire les écrits vers le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture radiophonique en environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.347, 2022, 978-2-406-13231-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et Enjeux des écrits au travail, SEMEN 28 coordonné par Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, pp.154, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiophonique, radionumérique : remédier la radio sur les applications numériques mobiles. Le cas de RTL et France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radio dans l'univers audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, https://www.editions-hermann.fr/livre/la-radio-dans-l-univers-audio-henri-assogba, 2025, 9791037042002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité au cœur de l’Histoire (Europe 1) : circulation d’énoncés mémoriels et dynamique du radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : une question de temps. Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de conditions de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.140-145, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions radiophoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8072-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de contenus diffusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio. Méthodes et mises en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2016, 978-2-8073-0033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les émissions en termes de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la radio : concepts, objets, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.134-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du radiophonique : mots, ondes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.94-106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le buzz comme délégation de promotion : placement, mise en circulation et représentations des marques et des produits sur le net. Le cas du « fail » de La Redoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène des produits et des marques. Représentations, significations, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.57-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage stratégique du stéréotype dans la lettre commerciale de Vente Par Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes en langue et en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail: présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des écrits de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.7-13, 2009, SEMEN Revue de Sémiolinguistique des textes et discours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Ruth Amossy: &amp;quot;La présentation de soi. Ethos et identité verbale&amp;quot; 2010, Presses Universitaires de France, 235 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.196-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Jean-François Laé, &amp;quot;Les nuits de la main courante&amp;quot;, 2008, Stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l'émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions du récit radiophonique d'affaire judiciaire : &amp;quot; Café Crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine EQUOY HUTIN" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.11473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id&#233; Hamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy&#160;hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.2663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine EQUOY HUTIN" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.11473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2540" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Id&#233; Hamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy&#160;hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.2663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>