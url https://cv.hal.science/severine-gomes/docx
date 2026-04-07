--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for thermal measurements at the nanoscale using an SThM probe with niobium nitride thermometer</w:t>
+                <w:t xml:space="preserve">Local heat dissipation and elasticity of suspended silicon nanowires revealed by dual scanning electron and thermal microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Swami</w:t>
+                <w:t xml:space="preserve">Jose M Sojo-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Julié</w:t>
+                <w:t xml:space="preserve">Gerard Gadea-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Le-Denmat</w:t>
+                <w:t xml:space="preserve">David Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pernot</w:t>
+                <w:t xml:space="preserve">Marc Salleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Singhal</w:t>
+                <w:t xml:space="preserve">Carolina Duque-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (5), pp.054904. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (16), pp.2305831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0203890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202305831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493488v1</w:t>
+                <w:t xml:space="preserve">hal-04309426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heat dissipation and elasticity of suspended silicon nanowires revealed by dual scanning electron and thermal microscopies</w:t>
+                <w:t xml:space="preserve">Experimental set-up for thermal measurements at the nanoscale using an SThM probe with niobium nitride thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose M Sojo-Gordillo</w:t>
+                <w:t xml:space="preserve">R Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Gadea-Diez</w:t>
+                <w:t xml:space="preserve">G Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renahy</w:t>
+                <w:t xml:space="preserve">S Le-Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Salleras</w:t>
+                <w:t xml:space="preserve">G Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duque-Sierra</w:t>
+                <w:t xml:space="preserve">D Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (16), pp.2305831. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), pp.054904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202305831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0203890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309426v1</w:t>
+                <w:t xml:space="preserve">hal-04493488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy for Localizing and Monitoring Defects in Electronics</w:t>
               </w:r>
@@ -1216,291 +1216,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary conductance of CVD-grown MoS 2 monolayer-on-silica substrate determined by scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0092553⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740535v1</w:t>
+                <w:t xml:space="preserve">hal-03803013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Thermal boundary conductance of CVD-grown MoS 2 monolayer-on-silica substrate determined by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arellano-Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Martin Yañez Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de Luna-Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (26), pp.262202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0092553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803013v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of roughness on heat conduction involving nanocontacts</w:t>
               </w:r>
@@ -2262,442 +2262,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
+                <w:t xml:space="preserve">Thickness-dependent thermal properties of amorphous insulating thin films measured by photoreflectance microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Tlili</w:t>
+                <w:t xml:space="preserve">Abeer Al Motar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pailhes</w:t>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Riina Ritasalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+                <w:t xml:space="preserve">Mikko Matvejeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -J. Gravier</w:t>
+                <w:t xml:space="preserve">Jonhy Stormonth-Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 642, pp.157 - 162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914099v1</w:t>
+                <w:t xml:space="preserve">hal-01915677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent thermal properties of amorphous insulating thin films measured by photoreflectance microscopy</w:t>
+                <w:t xml:space="preserve">Uncertainty assessment for measurements performed in the determination of thermal conductivity by scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeer Al Motar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liana Ramiandrisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.09.037⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (11), pp.115010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/aa8892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915677v1</w:t>
+                <w:t xml:space="preserve">hal-01915659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty assessment for measurements performed in the determination of thermal conductivity by scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ramiandrisoa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. -J. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (11), pp.115010. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/aa8892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915659v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dark mode in scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,458 +3157,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of partially amorphous porous silicon by photoacoustic technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">Analysis of heat transfer in the water meniscus at the tip-sample contact in scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Newby</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.442001 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/44/442001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965010v1</w:t>
+                <w:t xml:space="preserve">hal-01269805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (5), p. 508-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heat transfer in the water meniscus at the tip-sample contact in scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assy</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of partially amorphous porous silicon by photoacoustic technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Newby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alona Tytarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.71-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269805v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphization and reduction of thermal conductivity in porous silicon by irradiation with swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal J Newby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,307 +3950,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity degradation induced by heavy ion irradiation at room temperature in ceramic materials</w:t>
+                <w:t xml:space="preserve">Characterization of thermal conductivity degradation induced by heavy ion irradiation in ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.P Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 153 (1), pp.87-90</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352312v1</w:t>
+                <w:t xml:space="preserve">hal-00352303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermal conductivity degradation induced by heavy ion irradiation in ceramic materials</w:t>
+                <w:t xml:space="preserve">Thermal conductivity degradation induced by heavy ion irradiation at room temperature in ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.P Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (3)</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (1), pp.87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352303v1</w:t>
+                <w:t xml:space="preserve">hal-00352312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermoreflectance imaging: calibration method and validation on a dedicated integrated circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,191 +4325,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by scanning thermal microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Thermoreflectance Imaging : Calibration Method and Validation on a dedicated Integrated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nepveu</w:t>
+                <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Trannoy</w:t>
+                <w:t xml:space="preserve">S. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Filloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.604-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192611v1</w:t>
+                <w:t xml:space="preserve">hal-00350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SThM with the micrometric thermoresistive wire probe, Chapter of the book Microscale and Nanoscale Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 107, pp.207-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4528,195 +4519,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Thermoreflectance Imaging : Calibration Method and Validation on a dedicated Integrated Circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tessier</w:t>
+                <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavageau</w:t>
+                <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charlot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Fournier</w:t>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (4), pp.604-608</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAPT.2007.901748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350680v1</w:t>
+                <w:t xml:space="preserve">hal-00192611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of scanning thermal microscopy for thermal conductivity measurements on meso-porous silicon thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lyshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,64 +4784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for the thermal characterization of solid materials by dc scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5155,428 +5155,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Resistive Scanning Thermal Microscopy for localizing and monitoring defects in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">[INVITE] Conférence interne à STMicroelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STMicroelectronics, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+                <w:t xml:space="preserve">hal-04800703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture on Analytical and Hybrid Techniques ELENAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Summer school ELENAM : metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organised by LNE, INL and CETHIL, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Resistive Scanning Thermal Microscopy for localizing and monitoring defects in electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[INVITE] Conférence interne à STMicroelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STMicroelectronics, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800703v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture on Analytical and Hybrid Techniques ELENAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piquemal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school ELENAM : metrology at the nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organised by LNE, INL and CETHIL, Jun 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800756v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Heat Transport in Individual Nanostructures by Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -5875,277 +5875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frausto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800680v1</w:t>
+                <w:t xml:space="preserve">hal-04792505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pic</w:t>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guen</w:t>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frausto</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792505v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM): Nanoscale thermal measurements</w:t>
               </w:r>
@@ -6194,756 +6194,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy modeling by 3D FEM in vacuum conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Robillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Douri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">CIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311000v1</w:t>
+                <w:t xml:space="preserve">hal-05010134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure thermal measurement: heat conduction within a single nanowire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renahy D.</w:t>
+                <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapuis P.-O.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morata A.</w:t>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2003 - The nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, POITIERS, France</w:t>
+              <w:t xml:space="preserve">Interface days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380396v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Investigation of Interfaces by means of Scanning Thermal Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gomès S.</w:t>
+                <w:t xml:space="preserve">Nanostructure thermal measurement: heat conduction within a single nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomes S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahy D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makukha O.</w:t>
+                <w:t xml:space="preserve">Chapuis P.-O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renahi D.</w:t>
+                <w:t xml:space="preserve">Gordillo J. M. Sojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assy A.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morata A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NAME WORKSHOP: Journées Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano 2003 - The nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380439v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: recent applications and developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">Nanoscale Investigation of Interfaces by means of Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makukha O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahi D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle des Utilisateurs d'AFMs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR NAME WORKSHOP: Journées Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380493v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy modeling by 3D FEM in vacuum conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: recent applications and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle des Utilisateurs d'AFMs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010134v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
+                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311003v1</w:t>
+                <w:t xml:space="preserve">hal-04311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and nanoscale heat transfer investigation by 3D FEM for Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Douri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7106,90 +7106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Heat Transport in an Individual Nanostructure by Dual Scanning Electron and Thermal Microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renahy D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapuis P.-O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo J. M. Sojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadea-Diez G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7225,510 +7225,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: probe thermal response by two different models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Douri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cap Hornu, Saint Valéry sur Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863674v1</w:t>
+                <w:t xml:space="preserve">hal-05010092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">SINGLE NANOWIRE THERMAL MEASUREMENT USING A STHM-SEM COMBINED INSTRUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomes Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
+                <w:t xml:space="preserve">Gordillo Jose Manuel Sojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahy David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapuis Pierre-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">J2N 2022 (Journées Nationales Nanofils semiconducteurs), NICE, 28-30/09/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863624v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: probe thermal response by two different models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cap Hornu, Saint Valéry sur Somme, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010092v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE NANOWIRE THERMAL MEASUREMENT USING A STHM-SEM COMBINED INSTRUMENT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renahy David</w:t>
+                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapuis Pierre-Olivier</w:t>
+                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2N 2022 (Journées Nationales Nanofils semiconducteurs), NICE, 28-30/09/2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380335v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined SEM and SThM for mechanical and thermal evaluation of suspended nanowires</w:t>
               </w:r>
@@ -7829,273 +7829,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanostructuring on effective thermal conductivity studied by scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+                <w:t xml:space="preserve">Kontou K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.J. Gaur</w:t>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nataf G. F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813739v1</w:t>
+                <w:t xml:space="preserve">hal-04380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
+                <w:t xml:space="preserve">Impact of nanostructuring on effective thermal conductivity studied by scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kontou K.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Féger</w:t>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gomès S.</w:t>
+                <w:t xml:space="preserve">N.J. Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataf G. F.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380055v1</w:t>
+                <w:t xml:space="preserve">hal-03813739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
               </w:r>
@@ -8325,402 +8325,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des travaux de l’atelier Nanomatériaux et nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR NAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814014v1</w:t>
+                <w:t xml:space="preserve">hal-04306717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of MoS2 mono/few layers using Scanning Thermal Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Nanoscale heat transport"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
+              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649748v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des travaux de l’atelier Nanomatériaux et nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal characterization of MoS2 mono/few layers using Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Arellano Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Martin Yanez Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR NAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium "Nanoscale heat transport"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle (remote), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306717v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of thermal conductivity measurements at nanoscale by SThM technique and associated uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Douri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8896,51 +8896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Thermomechanical Investigation of Polymeric Thin Films on Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9011,855 +9011,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approach curves in scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043060v1</w:t>
+                <w:t xml:space="preserve">hal-02379705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atomic arrangement of stacking faults in AgSbTe2 based thermoelectric materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Conference on Thermoelectrics (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379745v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach curves in scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights in the atomic arrangement of stacking faults in AgSbTe2 based thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaefferer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alkurdi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.M. Massoud</w:t>
+                <w:t xml:space="preserve">R. Bueno-Villoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinek</w:t>
+                <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">The 38th International Conference on Thermoelectrics (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379705v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of “porous silicon – water” nanocomposite with molecular dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t>
+              <w:t xml:space="preserve">THERMINIC 26 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473525v1</w:t>
+                <w:t xml:space="preserve">hal-02379735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Yin</w:t>
+                <w:t xml:space="preserve">Development of Highly Sensitive Niobium Nitride Resistive Thermal Probes for Nanoscale Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 26 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379735v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Highly Sensitive Niobium Nitride Resistive Thermal Probes for Nanoscale Thermal Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of “porous silicon – water” nanocomposite with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379675v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Defect-Property-Correlation of Thermoelectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaefferer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bueno-Villoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Advanced and In-situ Microscopies of Functional Nanomaterials and Devices (IAMNano) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Düsseldorf, Germany</w:t>
@@ -9901,77 +9901,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10007,273 +10007,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscopy (SThM) probes,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat conduction through mechanical nanocontacts investigated by means of scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Klapetek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Lapland, Finland</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371017v1</w:t>
+                <w:t xml:space="preserve">hal-02025468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction through mechanical nanocontacts investigated by means of scanning thermal microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscopy (SThM) probes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Lapland, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025468v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) : State of the art and main challenges</w:t>
               </w:r>
@@ -10354,77 +10354,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microscopy Congress (IMC) 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -10581,493 +10581,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conduction in novel isotropic conductive adhesive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Kristiansen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 23rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">E-MRS May 2017, Altech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023979v1</w:t>
+                <w:t xml:space="preserve">hal-02024071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, design and fabrication of a measurement chip for thermal material characterization based on the 3-omega method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 23rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023973v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Guen</w:t>
+                <w:t xml:space="preserve">Thermal conduction in novel isotropic conductive adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Redford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Helland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Renahy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Hoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS May 2017, Altech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2017 23rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024071v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM probes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development, design and fabrication of a measurement chip for thermal material characterization based on the 3-omega method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abo Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aapo Varpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2017 23rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025517v1</w:t>
+                <w:t xml:space="preserve">hal-02023973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUANTIHEAT project: Main progresses</w:t>
               </w:r>
@@ -11368,64 +11368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration methodologies for scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11677,204 +11677,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiheat – and the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning thermal microscopy: micro to nanoscale thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nanothermal measurement and heat transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Bi-annual SPM workshop, Czech Metrology Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288269v1</w:t>
+                <w:t xml:space="preserve">hal-01288263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: micro to nanoscale thermal properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantiheat – and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-annual SPM workshop, Czech Metrology Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop on Nanothermal measurement and heat transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288263v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of ALD for probing dimensionally confined heat transfer</w:t>
               </w:r>
@@ -11899,51 +11899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rentilaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11998,51 +11998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer Mechanisms Quantified at Submicron Scales in Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12143,735 +12143,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Tainoff</w:t>
+                <w:t xml:space="preserve">Heat transfer in the water meniscus at the tip−sample contact in scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288310v1</w:t>
+                <w:t xml:space="preserve">hal-01291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052502v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052504v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291360v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052499v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in the water meniscus at the tip−sample contact in scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 103: Nanoscale and Microscale Heat Transfer IV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291346v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert de chaleur par le ménisque d'eau formé au contact entre une pointe chaude micrométrique et une surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13093,135 +13093,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Scanning Thermal Microscopy for quantitative thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">NANOSCALE 2013 (10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration Standards and Methods)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020024v1</w:t>
+                <w:t xml:space="preserve">hal-01020154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
               </w:r>
@@ -13259,51 +13246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
@@ -13358,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13434,122 +13421,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy for quantitative thermal measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSCALE 2013 (10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration Standards and Methods)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020154v1</w:t>
+                <w:t xml:space="preserve">hal-01020024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the microstructure of polymers with regard to their thermomechanical history: STHM and DSC measurements</w:t>
               </w:r>
@@ -13650,312 +13650,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages thermiques et électriques lors de la modélisation thermique de la sonde Wollaston utilisée en microscopie thermique à sonde locale (SThM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Nanoscale Heat Conduction with Electrical Means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Clavier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Wassim Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.article 6234</w:t>
+              <w:t xml:space="preserve">International Conference on Photoacoustic and Photothermal Phenomena (ICPPP) 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020133v1</w:t>
+                <w:t xml:space="preserve">hal-01021267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Nanoscale Heat Conduction with Electrical Means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplages thermiques et électriques lors de la modélisation thermique de la sonde Wollaston utilisée en microscopie thermique à sonde locale (SThM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photoacoustic and Photothermal Phenomena (ICPPP) 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.article 6234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021267v1</w:t>
+                <w:t xml:space="preserve">hal-01020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity measurements with the 3omega method and scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14045,51 +14045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14157,51 +14157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14377,51 +14377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique locale par microscopie thermique à sonde locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14554,51 +14554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14675,51 +14675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14755,260 +14755,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thermal method for the characterization of solid materials at different temperature levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assy</w:t>
+                <w:t xml:space="preserve">Nanothermique : contrôle du transfert de chaleur dans les nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary. ISBN: 978-2-35500-022-5, p. 147- 151</w:t>
+              <w:t xml:space="preserve">XXVè Entretiens Jacques Cartier (France-Québec) : Nanotechnologies, une autre vision sur les énergies !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020113v1</w:t>
+                <w:t xml:space="preserve">hal-01021841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermique : contrôle du transfert de chaleur dans les nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">New thermal method for the characterization of solid materials at different temperature levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVè Entretiens Jacques Cartier (France-Québec) : Nanotechnologies, une autre vision sur les énergies !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary. ISBN: 978-2-35500-022-5, p. 147- 151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021841v1</w:t>
+                <w:t xml:space="preserve">hal-01020113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction procédé-structure-comportement de polymères semi-cristallins</w:t>
               </w:r>
@@ -15650,51 +15650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity and Thermal Boundary Resistance of Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15775,51 +15775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of Sol-Gel derived Sr and Mg-doped calcium phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15896,51 +15896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest developments in Scanning Thermal Microscopy (SThM) imaging using thermocouples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15985,234 +15985,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity degradation induced on irradiation at room temperature in ceramic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of nanostructured materials by Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Raynaud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference On Photoacoustic And Photothermal Pheomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">The second international workshop on : Quantitative Micro and Nano Thermal Imaging and Analysis QMNTIA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351529v1</w:t>
+                <w:t xml:space="preserve">hal-00351468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of nanostructured materials by Scanning Thermal Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity degradation induced on irradiation at room temperature in ceramic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lefevre</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second international workshop on : Quantitative Micro and Nano Thermal Imaging and Analysis QMNTIA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference On Photoacoustic And Photothermal Pheomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351468v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique de matériaux par microscopies thermiques, Application aux combustibles des futurs réacteurs à caloporteurs Gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16250,51 +16250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and Nano Scale Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LIA ELYTLAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Tohoku, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16319,51 +16319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16470,77 +16470,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Thermal Investigations of ICs and Systems -THERMINIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Belgirate, Italy. pp.294-299</w:t>
@@ -16569,64 +16569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thin films using scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16690,51 +16690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermoreflectance imaging: calibration method and validation on a dedicated intragrated circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,90 +16808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermoreflectance imaging : calibration method and validation on dedicated integrated circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Filloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jerosolimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17068,64 +17068,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical eFFects on InterfaCiAl thermal resistance (EFICACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17219,51 +17219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kufferath-Sieberin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17366,51 +17366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yanez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-NAME/GDR-HOWDI common workshop on Thermal Properties of 2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
@@ -17465,77 +17465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter (Phonons 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -17558,217 +17558,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sample roughness in Scanning Thermal Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SThM probe thermal response by 3D FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Kaur</w:t>
+                <w:t xml:space="preserve">Douri Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Klapetek</w:t>
+                <w:t xml:space="preserve">Fleurence Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gomès</w:t>
+                <w:t xml:space="preserve">Hameury Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomes Séverine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">EUROTHERM 2022 Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863455v1</w:t>
+                <w:t xml:space="preserve">hal-04306707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SThM probe 3D modelling in vacuum and in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Douri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique d'été MONACOSTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17787,191 +17774,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SThM probe thermal response by 3D FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of sample roughness in Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douri Sarah</w:t>
+                <w:t xml:space="preserve">N. J. Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurence Nolwenn</w:t>
+                <w:t xml:space="preserve">P. Klapetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameury Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gomes Séverine</w:t>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM 2022 Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306707v1</w:t>
+                <w:t xml:space="preserve">hal-03863455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing parameters for thermal conductivity measurements by SThM technique: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Douri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18009,77 +18009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of influencing parameters for thermal conductivity measurements at nanoscale by scanning thermal microscopy technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Douri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18117,77 +18117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal investigation of nanocontacts by means of Scanning Thermal Microscopy: impact of roughness and amorphous carbon monoatomic layer covering for silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18255,51 +18255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity characterization by means of scanning thermal microscopy: impact of sample properties,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18361,592 +18361,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024092v1</w:t>
+                <w:t xml:space="preserve">hal-02023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045312v1</w:t>
+                <w:t xml:space="preserve">hal-02024091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Niobium Nitride based Highly Sensitive Resistive Probes for Nanoscale Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénäelle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ledenmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024091v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023893v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Niobium Nitride based Highly Sensitive Resistive Probes for Nanoscale Scanning Thermal Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025433v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
               </w:r>
@@ -19027,103 +19027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic air conduction between nano to micro-objects and a flat plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
@@ -19271,389 +19271,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUANTIHEAT collaborative EU project: Identity and main progresses after 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
+              <w:t xml:space="preserve">mmc2017, Microscience Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023928v1</w:t>
+                <w:t xml:space="preserve">hal-02024068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy using tips functionalized with a NbN thermometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénäelle Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonon School 2017: Wave phenomena and Phonon thermal transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oléron, France. 2017</w:t>
+              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023918v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIHEAT collaborative EU project: Identity and main progresses after 3 years</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy using tips functionalized with a NbN thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénäelle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mmc2017, Microscience Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phonon School 2017: Wave phenomena and Phonon thermal transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oléron, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024068v1</w:t>
+                <w:t xml:space="preserve">hal-02023918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through liquid menisci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19818,64 +19818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro et nanothermique - Méthodes de caractérisation et de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19965,51 +19965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20151,64 +20151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy (STHM): Advances of the technique for the characterization of the thermo-physical properties of solid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Bubendorff et F.H. Lei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced techniques and applications on scanning probe microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp.157-195, 2008, 978-81-7895-378-6</w:t>
@@ -20250,77 +20250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscale and nanoscale heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer verlag, pp.181-238, 2007, Topics in applied physics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20433,220 +20433,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Scanning Probe Microscopy Techniques for Heat Transfer Management in nanomaterials and nanodevices</w:t>
+                <w:t xml:space="preserve">Activities of the Micro and Nano Scale Heat Transfer (MiNT) group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023857v1</w:t>
+                <w:t xml:space="preserve">hal-02023859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of the Micro and Nano Scale Heat Transfer (MiNT) group</w:t>
+                <w:t xml:space="preserve">Quantitative Scanning Probe Microscopy Techniques for Heat Transfer Management in nanomaterials and nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023859v1</w:t>
+                <w:t xml:space="preserve">hal-02023857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20681,51 +20681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20932,51 +20932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21024,90 +21024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermoélectricité de systèmes &amp;quot; Electron crystal - phonon glass &amp;quot; à base de Germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21213,51 +21213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a SThM probe and a sample: State of the art and application for commercialized probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21314,51 +21314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal properties of materials at the micro and the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21516,51 +21516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique des matériaux aux micro et nano-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21752,51 +21752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manteigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21866,64 +21866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de propriétés thermophysiques locales: application aux nanostructures, milieux nanostructurés et interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21967,51 +21967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22244,51 +22244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22520,327 +22520,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article on realistic SThM simulations including third body effects, overlayers and surface irregularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALD material and process development with SThM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riina Ritasalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a J Robson</w:t>
+                <w:t xml:space="preserve">Alex Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Evangeli</w:t>
+                <w:t xml:space="preserve">Jean Spiece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Spiece</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Klapetek</w:t>
+                <w:t xml:space="preserve">Charalambos Evangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] QUANTIHEAT Project D6.5, ULANC. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] QUANTIHEAT Project D4.8, PICOSUN. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045337v1</w:t>
+                <w:t xml:space="preserve">hal-02045327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD material and process development with SThM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">Article on realistic SThM simulations including third body effects, overlayers and surface irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a J Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Evangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Robson</w:t>
+                <w:t xml:space="preserve">J Spiece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Spiece</w:t>
+                <w:t xml:space="preserve">O V Kolosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Evangeli</w:t>
+                <w:t xml:space="preserve">P Klapetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] QUANTIHEAT Project D4.8, PICOSUN. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] QUANTIHEAT Project D6.5, ULANC. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045327v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIL resists: material development with SThM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Messerschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riina Ritasalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22918,51 +22918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Klapetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Spiece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23141,51 +23141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Deliverable 1.1/QUANTIHEAT Numéro CORDIS : 604668, THALES. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23474,51 +23474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2024-2.p004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-r2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa8892" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929945" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Tytarenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Newby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bluet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QPL1CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavageau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Filloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lyshenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gomes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojo-Gordillo J. M." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbanto J. C. Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadea-Diez G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frausto-Avila C.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy D." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis P.-O." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo J. M. Sojo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380439v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makukha O." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahi D." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S&#233;verine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo Jose Manuel Sojo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Pierre-Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kristiansen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Redford" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Helland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kalland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hoglund" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quantiheat Consortium" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bluet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288269v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matvejeff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rentilaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robinson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El-Otmani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021426v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belbachir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351529v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361225v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Chapuis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nepveu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360885v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vassort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerosolimski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3N034FL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306707v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douri Sarah" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurence Nolwenn" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameury Jacques" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010072v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023918v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r6801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464221v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352315v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344705v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023857v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023859v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024099v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021855v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021828v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021895v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masaya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045337v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Robson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evangeli" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiece" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kolosov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klapetek" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045327v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spiece" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Evangeli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Messerschmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spi&#232;ce" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinek" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiansen Helge" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helland Susanne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leveugle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02023598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2024-2.p004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-r2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa8892" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929945" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Tytarenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Newby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bluet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QPL1CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavageau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Filloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lyshenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojo-Gordillo J. M." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbanto J. C. Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadea-Diez G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frausto-Avila C.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy D." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis P.-O." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo J. M. Sojo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380439v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makukha O." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahi D." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010092v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S&#233;verine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo Jose Manuel Sojo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Pierre-Olivier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kristiansen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Redford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Helland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kalland" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hoglund" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quantiheat Consortium" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bluet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matvejeff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rentilaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robinson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El-Otmani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021426v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belbachir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351529v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361225v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Chapuis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nepveu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360885v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vassort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerosolimski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3N034FL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306707v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douri Sarah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurence Nolwenn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameury Jacques" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010072v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023918v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r6801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464221v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352315v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344705v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023859v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023857v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024099v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021855v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021828v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021895v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masaya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045327v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spiece" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Evangeli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Robson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evangeli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiece" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kolosov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klapetek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Messerschmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spi&#232;ce" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinek" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiansen Helge" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helland Susanne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leveugle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02023598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>