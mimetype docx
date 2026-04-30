--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1082,425 +1082,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers by scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxiang Sun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0099755⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799458v1</w:t>
+                <w:t xml:space="preserve">hal-03803013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Thermal boundary conductance of CVD-grown MoS 2 monolayer-on-silica substrate determined by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arellano-Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Martin Yañez Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de Luna-Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (26), pp.262202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0092553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803013v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary conductance of CVD-grown MoS 2 monolayer-on-silica substrate determined by scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Investigation of the thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers by scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+                <w:t xml:space="preserve">Wenxiang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Arellano-Arreola</w:t>
+                <w:t xml:space="preserve">Matej Micusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Martin Yañez Limon</w:t>
+                <w:t xml:space="preserve">Tuba Evgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres de Luna-Bugallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">Anna Vykydalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (26), pp.262202. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.105303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0092553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0099755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740535v1</w:t>
+                <w:t xml:space="preserve">hal-03799458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of roughness on heat conduction involving nanocontacts</w:t>
               </w:r>
@@ -3157,290 +3157,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heat transfer in the water meniscus at the tip-sample contact in scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/44/442001⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), p. 508-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269805v1</w:t>
+                <w:t xml:space="preserve">hal-01019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
+                <w:t xml:space="preserve">Analysis of heat transfer in the water meniscus at the tip-sample contact in scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.442001 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/44/442001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019637v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of partially amorphous porous silicon by photoacoustic technique</w:t>
               </w:r>
@@ -4325,152 +4325,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Thermoreflectance Imaging : Calibration Method and Validation on a dedicated Integrated Circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tessier</w:t>
+                <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavageau</w:t>
+                <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charlot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Fournier</w:t>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (4), pp.604-608</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAPT.2007.901748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350680v1</w:t>
+                <w:t xml:space="preserve">hal-00192611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SThM with the micrometric thermoresistive wire probe, Chapter of the book Microscale and Nanoscale Heat Transfer</w:t>
               </w:r>
@@ -4519,161 +4528,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by scanning thermal microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Thermoreflectance Imaging : Calibration Method and Validation on a dedicated Integrated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nepveu</w:t>
+                <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Trannoy</w:t>
+                <w:t xml:space="preserve">S. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Filloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.604-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192611v1</w:t>
+                <w:t xml:space="preserve">hal-00350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of scanning thermal microscopy for thermal conductivity measurements on meso-porous silicon thin films</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5155,428 +5155,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Resistive Scanning Thermal Microscopy for localizing and monitoring defects in electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[INVITE] Conférence interne à STMicroelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STMicroelectronics, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800703v1</w:t>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture on Analytical and Hybrid Techniques ELENAM</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school ELENAM : metrology at the nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organised by LNE, INL and CETHIL, Jun 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800756v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture on Analytical and Hybrid Techniques ELENAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Summer school ELENAM : metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organised by LNE, INL and CETHIL, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Resistive Scanning Thermal Microscopy for localizing and monitoring defects in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">[INVITE] Conférence interne à STMicroelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STMicroelectronics, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Heat Transport in Individual Nanostructures by Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -5875,277 +5875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pic</w:t>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Frausto</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792505v1</w:t>
+                <w:t xml:space="preserve">hal-04800680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">M. Frausto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800680v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM): Nanoscale thermal measurements</w:t>
               </w:r>
@@ -6334,77 +6334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -6427,467 +6427,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure thermal measurement: heat conduction within a single nanowire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morata A.</w:t>
+                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2003 - The nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, POITIERS, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380396v1</w:t>
+                <w:t xml:space="preserve">hal-04311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Investigation of Interfaces by means of Scanning Thermal Microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructure thermal measurement: heat conduction within a single nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomes S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahy D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapuis P.-O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordillo J. M. Sojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morata A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NAME WORKSHOP: Journées Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano 2003 - The nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380439v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: recent applications and developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">Nanoscale Investigation of Interfaces by means of Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makukha O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahi D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle des Utilisateurs d'AFMs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR NAME WORKSHOP: Journées Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380493v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: recent applications and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle des Utilisateurs d'AFMs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311000v1</w:t>
+                <w:t xml:space="preserve">hal-04380493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and nanoscale heat transfer investigation by 3D FEM for Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -7106,90 +7106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Heat Transport in an Individual Nanostructure by Dual Scanning Electron and Thermal Microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renahy D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapuis P.-O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo J. M. Sojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadea-Diez G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7225,510 +7225,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: probe thermal response by two different models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Douri</w:t>
+                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cap Hornu, Saint Valéry sur Somme, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010092v1</w:t>
+                <w:t xml:space="preserve">hal-03863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE NANOWIRE THERMAL MEASUREMENT USING A STHM-SEM COMBINED INSTRUMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gordillo Jose Manuel Sojo</w:t>
+                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pascal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chapuis Pierre-Olivier</w:t>
+                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2N 2022 (Journées Nationales Nanofils semiconducteurs), NICE, 28-30/09/2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380335v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: probe thermal response by two different models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Douri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cap Hornu, Saint Valéry sur Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863624v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">SINGLE NANOWIRE THERMAL MEASUREMENT USING A STHM-SEM COMBINED INSTRUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomes Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordillo Jose Manuel Sojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahy David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Chapuis Pierre-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">J2N 2022 (Journées Nationales Nanofils semiconducteurs), NICE, 28-30/09/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863674v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined SEM and SThM for mechanical and thermal evaluation of suspended nanowires</w:t>
               </w:r>
@@ -7829,273 +7829,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
+                <w:t xml:space="preserve">Impact of nanostructuring on effective thermal conductivity studied by scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kontou K.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Féger</w:t>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gomès S.</w:t>
+                <w:t xml:space="preserve">N.J. Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataf G. F.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380055v1</w:t>
+                <w:t xml:space="preserve">hal-03813739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanostructuring on effective thermal conductivity studied by scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+                <w:t xml:space="preserve">Kontou K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.J. Gaur</w:t>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nataf G. F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813739v1</w:t>
+                <w:t xml:space="preserve">hal-04380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
               </w:r>
@@ -8413,51 +8413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,51 +8896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Thermomechanical Investigation of Polymeric Thin Films on Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9030,64 +9030,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach curves in scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9142,51 +9142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9194,51 +9194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
@@ -9405,51 +9405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9694,51 +9694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9914,51 +9914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10380,51 +10380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microscopy Congress (IMC) 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -10587,51 +10587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11129,191 +11129,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative scanning probe microscopy techniques for heat transfer management in nanomaterials and nanodevices – QUANTIHEAT project: Identity and main progresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUANTIHEAT Project: main progresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quantiheat Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop BIOPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">THERMINIC 22 (Thermal Investigation of ICs and Systems)_Session 6: Quantiheat Project / Nano-scale Thermal Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483687v1</w:t>
+                <w:t xml:space="preserve">hal-01464315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIHEAT Project: main progresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative scanning probe microscopy techniques for heat transfer management in nanomaterials and nanodevices – QUANTIHEAT project: Identity and main progresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bezencenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantiheat Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 22 (Thermal Investigation of ICs and Systems)_Session 6: Quantiheat Project / Nano-scale Thermal Investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop BIOPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464315v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative scanning probe microscopy techniques for heat transfer management in nanomaterials and nanodevices – QUANTIHEAT project: Identity and main progresses</w:t>
               </w:r>
@@ -11368,51 +11368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration methodologies for scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,51 +11998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer Mechanisms Quantified at Submicron Scales in Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12162,51 +12162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in the water meniscus at the tip−sample contact in scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12251,627 +12251,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assy</w:t>
+                <w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052504v1</w:t>
+                <w:t xml:space="preserve">hal-01288310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Richard</w:t>
+                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boukhari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2014</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291360v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, France</w:t>
+              <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052499v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Liu</w:t>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tainoff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Jacques Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288310v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052502v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert de chaleur par le ménisque d'eau formé au contact entre une pointe chaude micrométrique et une surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13112,51 +13112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy for quantitative thermal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13188,368 +13188,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020143v1</w:t>
+                <w:t xml:space="preserve">hal-01020024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New probe calibration methodology of the scanning probe microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoScale 2013: 10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020151v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
+                <w:t xml:space="preserve">New probe calibration methodology of the scanning probe microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">NanoScale 2013: 10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020024v1</w:t>
+                <w:t xml:space="preserve">hal-01020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the microstructure of polymers with regard to their thermomechanical history: STHM and DSC measurements</w:t>
               </w:r>
@@ -13695,51 +13695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13790,51 +13790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages thermiques et électriques lors de la modélisation thermique de la sonde Wollaston utilisée en microscopie thermique à sonde locale (SThM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13911,51 +13911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14019,77 +14019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14157,51 +14157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14377,51 +14377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique locale par microscopie thermique à sonde locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14453,204 +14453,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact metrologies for the investigation of the thermophysical properties of solid materials at the submicrometric scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructuration et contrôle du transfert de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons and Fluctuations III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nano Microtechnologies au service de l'Énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021436v1</w:t>
+                <w:t xml:space="preserve">hal-01021848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration et contrôle du transfert de chaleur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact metrologies for the investigation of the thermophysical properties of solid materials at the submicrometric scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Microtechnologies au service de l'Énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Phonons and Fluctuations III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021848v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Analyses of Heat Transfer at Micro and Nano Scale Interfaces</w:t>
               </w:r>
@@ -14675,51 +14675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14787,64 +14787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVè Entretiens Jacques Cartier (France-Québec) : Nanotechnologies, une autre vision sur les énergies !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14895,77 +14895,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary. ISBN: 978-2-35500-022-5, p. 147- 151</w:t>
@@ -15650,51 +15650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity and Thermal Boundary Resistance of Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15985,204 +15985,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of nanostructured materials by Scanning Thermal Microscopy</w:t>
+                <w:t xml:space="preserve">Thermal conductivity degradation induced on irradiation at room temperature in ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lefevre</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second international workshop on : Quantitative Micro and Nano Thermal Imaging and Analysis QMNTIA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference On Photoacoustic And Photothermal Pheomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351468v1</w:t>
+                <w:t xml:space="preserve">hal-00351529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity degradation induced on irradiation at room temperature in ceramic materials</w:t>
+                <w:t xml:space="preserve">Thermal characterization of nanostructured materials by Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Raynaud</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference On Photoacoustic And Photothermal Pheomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">The second international workshop on : Quantitative Micro and Nano Thermal Imaging and Analysis QMNTIA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351529v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique de matériaux par microscopies thermiques, Application aux combustibles des futurs réacteurs à caloporteurs Gaz</w:t>
               </w:r>
@@ -16470,51 +16470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,90 +16808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermoreflectance imaging : calibration method and validation on dedicated integrated circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Filloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jerosolimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17068,64 +17068,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical eFFects on InterfaCiAl thermal resistance (EFICACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17219,51 +17219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kufferath-Sieberin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17465,77 +17465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter (Phonons 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -17603,51 +17603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurence Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameury Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes Séverine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM 2022 Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17711,51 +17711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique d'été MONACOSTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17780,51 +17780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sample roughness in Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18117,51 +18117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal investigation of nanocontacts by means of Scanning Thermal Microscopy: impact of roughness and amorphous carbon monoatomic layer covering for silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18361,247 +18361,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023893v1</w:t>
+                <w:t xml:space="preserve">hal-02024091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024091v1</w:t>
+                <w:t xml:space="preserve">hal-02023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Niobium Nitride based Highly Sensitive Resistive Probes for Nanoscale Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -18639,51 +18639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ledenmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
@@ -18706,247 +18706,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045312v1</w:t>
+                <w:t xml:space="preserve">hal-02024092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024092v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
               </w:r>
@@ -19027,51 +19027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic air conduction between nano to micro-objects and a flat plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19271,389 +19271,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIHEAT collaborative EU project: Identity and main progresses after 3 years</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénäelle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mmc2017, Microscience Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024068v1</w:t>
+                <w:t xml:space="preserve">hal-02023928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy using tips functionalized with a NbN thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénäelle Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
+              <w:t xml:space="preserve">Phonon School 2017: Wave phenomena and Phonon thermal transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oléron, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023928v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy using tips functionalized with a NbN thermometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUANTIHEAT collaborative EU project: Identity and main progresses after 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonon School 2017: Wave phenomena and Phonon thermal transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oléron, France. 2017</w:t>
+              <w:t xml:space="preserve">mmc2017, Microscience Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023918v1</w:t>
+                <w:t xml:space="preserve">hal-02024068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through liquid menisci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19818,51 +19818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro et nanothermique - Méthodes de caractérisation et de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20164,51 +20164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy (STHM): Advances of the technique for the characterization of the thermo-physical properties of solid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Bubendorff et F.H. Lei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced techniques and applications on scanning probe microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp.157-195, 2008, 978-81-7895-378-6</w:t>
@@ -20250,64 +20250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20557,233 +20557,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023939v1</w:t>
+                <w:t xml:space="preserve">hal-02023956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023956v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy: state of the art, main challenges and application to the characterization of TE materials</w:t>
               </w:r>
@@ -21024,90 +21024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermoélectricité de systèmes &amp;quot; Electron crystal - phonon glass &amp;quot; à base de Germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21213,51 +21213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a SThM probe and a sample: State of the art and application for commercialized probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21314,51 +21314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal properties of materials at the micro and the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21441,51 +21441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21516,77 +21516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique des matériaux aux micro et nano-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21752,51 +21752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manteigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21847,233 +21847,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de propriétés thermophysiques locales: application aux nanostructures, milieux nanostructurés et interfaces</w:t>
+                <w:t xml:space="preserve">Instrumentation pour la métrologie des transferts thermiques aux nanoéchelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021828v1</w:t>
+                <w:t xml:space="preserve">hal-01021895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation pour la métrologie des transferts thermiques aux nanoéchelles</w:t>
+                <w:t xml:space="preserve">Caractérisation de propriétés thermophysiques locales: application aux nanostructures, milieux nanostructurés et interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021895v1</w:t>
+                <w:t xml:space="preserve">hal-01021828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Active Calibration Standard and of probes for SThM Techniques</w:t>
               </w:r>
@@ -23102,51 +23102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical specification report detailing the industrial application oriented nanomaterial specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Messerschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bezencenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23474,51 +23474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2024-2.p004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-r2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa8892" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929945" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Tytarenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Newby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bluet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QPL1CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavageau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Filloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lyshenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojo-Gordillo J. M." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbanto J. C. Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadea-Diez G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frausto-Avila C.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy D." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis P.-O." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo J. M. Sojo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380439v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makukha O." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahi D." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010092v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S&#233;verine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo Jose Manuel Sojo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Pierre-Olivier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kristiansen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Redford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Helland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kalland" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hoglund" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quantiheat Consortium" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bluet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matvejeff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rentilaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robinson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El-Otmani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021426v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belbachir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351529v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361225v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Chapuis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nepveu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360885v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vassort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerosolimski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3N034FL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306707v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douri Sarah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurence Nolwenn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameury Jacques" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010072v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023918v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r6801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464221v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352315v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344705v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023859v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023857v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024099v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021855v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021828v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021895v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masaya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045327v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spiece" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Evangeli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Robson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evangeli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiece" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kolosov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klapetek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Messerschmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spi&#232;ce" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinek" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiansen Helge" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helland Susanne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leveugle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02023598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2024-2.p004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-r2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa8892" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929945" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Tytarenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Newby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bluet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QPL1CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavageau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Filloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lyshenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gomes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800703v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojo-Gordillo J. M." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbanto J. C. Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadea-Diez G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frausto-Avila C.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy D." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis P.-O." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo J. M. Sojo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata A." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makukha O." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahi D." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy A." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S&#233;verine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo Jose Manuel Sojo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Pierre-Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kristiansen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Redford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Helland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kalland" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hoglund" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483687v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quantiheat Consortium" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bluet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matvejeff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rentilaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robinson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021436v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El-Otmani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021426v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belbachir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351529v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361225v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Chapuis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nepveu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360885v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vassort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerosolimski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3N034FL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306707v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douri Sarah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurence Nolwenn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameury Jacques" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010072v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023918v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r6801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464221v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352315v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344705v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023859v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023857v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024099v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021855v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021895v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021828v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masaya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045327v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spiece" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Evangeli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Robson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evangeli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiece" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kolosov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klapetek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Messerschmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spi&#232;ce" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinek" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiansen Helge" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helland Susanne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leveugle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02023598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>