--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1082,425 +1082,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenxiang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Micusik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuba Evgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vykydalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.105303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0099755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803013v1</w:t>
+                <w:t xml:space="preserve">hal-03799458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal boundary conductance of CVD-grown MoS 2 monolayer-on-silica substrate determined by scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Arellano-Arreola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Martin Yañez Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres de Luna-Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120 (26), pp.262202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0092553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers by scanning thermal microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tuba Evgin</w:t>
+                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vykydalova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.105303. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0099755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799458v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of roughness on heat conduction involving nanocontacts</w:t>
               </w:r>
@@ -2893,291 +2893,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent capillary forces at nano-contacts for estimating the heat conduction through a water meniscus</w:t>
+                <w:t xml:space="preserve">Heat transfer at nanoscale contacts investigated with scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.043105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285216v1</w:t>
+                <w:t xml:space="preserve">hal-01285210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Heat transfer at nanoscale contacts investigated with scanning thermal microscopy”</w:t>
+                <w:t xml:space="preserve">Temperature-dependent capillary forces at nano-contacts for estimating the heat conduction through a water meniscus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (35), pp.355401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4929945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285213v1</w:t>
+                <w:t xml:space="preserve">hal-01285216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer at nanoscale contacts investigated with scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Erratum: “Heat transfer at nanoscale contacts investigated with scanning thermal microscopy”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107, pp.043105. </w:t>
+              <w:t xml:space="preserve">, 2015, 107, pp.109901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4929945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285210v1</w:t>
+                <w:t xml:space="preserve">hal-01285213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
               </w:r>
@@ -4325,161 +4325,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by scanning thermal microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Thermoreflectance Imaging : Calibration Method and Validation on a dedicated Integrated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nepveu</w:t>
+                <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Trannoy</w:t>
+                <w:t xml:space="preserve">S. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Filloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.604-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192611v1</w:t>
+                <w:t xml:space="preserve">hal-00350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SThM with the micrometric thermoresistive wire probe, Chapter of the book Microscale and Nanoscale Heat Transfer</w:t>
               </w:r>
@@ -4528,152 +4519,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Thermoreflectance Imaging : Calibration Method and Validation on a dedicated Integrated Circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tessier</w:t>
+                <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavageau</w:t>
+                <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charlot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Fournier</w:t>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (4), pp.604-608</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAPT.2007.901748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350680v1</w:t>
+                <w:t xml:space="preserve">hal-00192611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of scanning thermal microscopy for thermal conductivity measurements on meso-porous silicon thin films</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5155,428 +5155,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture on Analytical and Hybrid Techniques ELENAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
+                <w:t xml:space="preserve">Severine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Summer school ELENAM : metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organised by LNE, INL and CETHIL, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+                <w:t xml:space="preserve">hal-04800756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Resistive Scanning Thermal Microscopy for localizing and monitoring defects in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">[INVITE] Conférence interne à STMicroelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STMicroelectronics, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+                <w:t xml:space="preserve">hal-04800703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture on Analytical and Hybrid Techniques ELENAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Gomes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school ELENAM : metrology at the nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organised by LNE, INL and CETHIL, Jun 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800756v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Resistive Scanning Thermal Microscopy for localizing and monitoring defects in electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[INVITE] Conférence interne à STMicroelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STMicroelectronics, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800703v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Heat Transport in Individual Nanostructures by Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -5875,277 +5875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frausto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800680v1</w:t>
+                <w:t xml:space="preserve">hal-04792505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pic</w:t>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guen</w:t>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frausto</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NAME (NanoMaterials for Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792505v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM): Nanoscale thermal measurements</w:t>
               </w:r>
@@ -6334,77 +6334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -6427,152 +6427,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: recent applications and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle des Utilisateurs d'AFMs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311000v1</w:t>
+                <w:t xml:space="preserve">hal-04380493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure thermal measurement: heat conduction within a single nanowire</w:t>
               </w:r>
@@ -6798,96 +6742,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: recent applications and developments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle des Utilisateurs d'AFMs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380493v1</w:t>
+                <w:t xml:space="preserve">hal-04311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and nanoscale heat transfer investigation by 3D FEM for Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -7225,510 +7225,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SINGLE NANOWIRE THERMAL MEASUREMENT USING A STHM-SEM COMBINED INSTRUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
+                <w:t xml:space="preserve">Gomes Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">Gordillo Jose Manuel Sojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renahy David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapuis Pierre-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">J2N 2022 (Journées Nationales Nanofils semiconducteurs), NICE, 28-30/09/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863624v1</w:t>
+                <w:t xml:space="preserve">hal-04380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: probe thermal response by two different models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Douri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cap Hornu, Saint Valéry sur Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863674v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: probe thermal response by two different models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Douri</w:t>
+                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cap Hornu, Saint Valéry sur Somme, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010092v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE NANOWIRE THERMAL MEASUREMENT USING A STHM-SEM COMBINED INSTRUMENT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renahy David</w:t>
+                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapuis Pierre-Olivier</w:t>
+                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2N 2022 (Journées Nationales Nanofils semiconducteurs), NICE, 28-30/09/2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380335v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined SEM and SThM for mechanical and thermal evaluation of suspended nanowires</w:t>
               </w:r>
@@ -7829,273 +7829,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanostructuring on effective thermal conductivity studied by scanning thermal microscopy</w:t>
+                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
+                <w:t xml:space="preserve">Kontou K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.J. Gaur</w:t>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nataf G. F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813739v1</w:t>
+                <w:t xml:space="preserve">hal-04380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
+                <w:t xml:space="preserve">Impact of nanostructuring on effective thermal conductivity studied by scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kontou K.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Féger</w:t>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gomès S.</w:t>
+                <w:t xml:space="preserve">N.J. Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataf G. F.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380055v1</w:t>
+                <w:t xml:space="preserve">hal-03813739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
               </w:r>
@@ -8413,51 +8413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,51 +8896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Thermomechanical Investigation of Polymeric Thin Films on Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9030,64 +9030,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach curves in scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9136,320 +9136,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Zhao</w:t>
+                <w:t xml:space="preserve">Insights in the atomic arrangement of stacking faults in AgSbTe2 based thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaefferer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bueno-Villoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">The 38th International Conference on Thermoelectrics (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043060v1</w:t>
+                <w:t xml:space="preserve">hal-02379745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atomic arrangement of stacking faults in AgSbTe2 based thermoelectric materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+                <w:t xml:space="preserve">Nanothermometry and nanocharacterization in scanning thermal microscopy: approach curves and temperature jumps at contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Conference on Thermoelectrics (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Emerging Thermal Materials—From Nanoscale to Multiscale Thermal Transport, Energy Conversion, Storage and Thermal Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379745v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9694,51 +9694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,103 +9763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Defect-Property-Correlation of Thermoelectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamya Abdellaoui</w:t>
+                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhang</w:t>
+                <w:t xml:space="preserve">S. Zaefferer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zaefferer</w:t>
+                <w:t xml:space="preserve">R. Bueno-Villoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Advanced and In-situ Microscopies of Functional Nanomaterials and Devices (IAMNano) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Düsseldorf, Germany</w:t>
@@ -9914,51 +9914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10581,243 +10581,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Renahy</w:t>
+                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS May 2017, Altech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024071v1</w:t>
+                <w:t xml:space="preserve">hal-02025517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration for local thermal quantitative measurements using resistive SThM probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renahy</w:t>
+                <w:t xml:space="preserve">Local thermal calibration for quantitative measurement using thermoresistive SThM micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 23 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS May 2017, Altech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025517v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conduction in novel isotropic conductive adhesive</w:t>
               </w:r>
@@ -11047,273 +11047,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIHEAT project: Main progresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUANTIHEAT Project: main progresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 22nd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.104-109</w:t>
+              <w:t xml:space="preserve">THERMINIC 22 (Thermal Investigation of ICs and Systems)_Session 6: Quantiheat Project / Nano-scale Thermal Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024020v1</w:t>
+                <w:t xml:space="preserve">hal-01464315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIHEAT Project: main progresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative scanning probe microscopy techniques for heat transfer management in nanomaterials and nanodevices – QUANTIHEAT project: Identity and main progresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bezencenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantiheat Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 22 (Thermal Investigation of ICs and Systems)_Session 6: Quantiheat Project / Nano-scale Thermal Investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop BIOPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464315v1</w:t>
+                <w:t xml:space="preserve">hal-01483687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative scanning probe microscopy techniques for heat transfer management in nanomaterials and nanodevices – QUANTIHEAT project: Identity and main progresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Bezencenet</w:t>
+                <w:t xml:space="preserve">QUANTIHEAT project: Main progresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quantiheat Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop BIOPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">2016 22nd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483687v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative scanning probe microscopy techniques for heat transfer management in nanomaterials and nanodevices – QUANTIHEAT project: Identity and main progresses</w:t>
               </w:r>
@@ -11368,64 +11368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration methodologies for scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11487,394 +11487,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements with contact in heat transfer: principles, implementation and pitfalls</w:t>
+                <w:t xml:space="preserve">Advanced measurements with contact in heat transfer: principles, implementation and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METTI School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Metti 6 Advanced School: Thermal Measurements and Inverse Techniques 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300501v1</w:t>
+                <w:t xml:space="preserve">hal-02894725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced measurements with contact in heat transfer: principles, implementation and pitfalls</w:t>
+                <w:t xml:space="preserve">Measurements with contact in heat transfer: principles, implementation and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metti 6 Advanced School: Thermal Measurements and Inverse Techniques 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">METTI School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894725v1</w:t>
+                <w:t xml:space="preserve">hal-02300501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: micro to nanoscale thermal properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantiheat – and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-annual SPM workshop, Czech Metrology Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop on Nanothermal measurement and heat transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288263v1</w:t>
+                <w:t xml:space="preserve">hal-01288269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiheat – and the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning thermal microscopy: micro to nanoscale thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nanothermal measurement and heat transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Bi-annual SPM workshop, Czech Metrology Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288269v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of ALD for probing dimensionally confined heat transfer</w:t>
               </w:r>
@@ -12251,584 +12251,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288310v1</w:t>
+                <w:t xml:space="preserve">hal-01052499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052502v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow 14: 1st International Conference on Micro and Nanofluidics: Fundamentals and Applications, Delft (Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052504v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+                <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Richard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291360v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal nanometrology and scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">Heat transfer through the water meniscus investigated with scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS symposium on "Analytical Techniques for Precise Characterization of Nanomaterials (ALTECH)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, France</w:t>
+              <w:t xml:space="preserve">E-MRS symposium on "Phonons and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052499v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert de chaleur par le ménisque d'eau formé au contact entre une pointe chaude micrométrique et une surface</w:t>
               </w:r>
@@ -13188,368 +13188,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020024v1</w:t>
+                <w:t xml:space="preserve">hal-01020143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New probe calibration methodology of the scanning probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">NanoScale 2013: 10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020143v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New probe calibration methodology of the scanning probe microscopy</w:t>
+                <w:t xml:space="preserve">Heat transfer between a self-heated scanning thermal microscopy probe and a sample: impact of the probe temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoScale 2013: 10th Seminar on Quantitative Microscopy (QM) &amp; 6th Seminar on Nanoscale Calibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium Y "Advances in Scanning Probe Microscopy for Imaging Functionality on the Nanoscale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020151v1</w:t>
+                <w:t xml:space="preserve">hal-01020024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the microstructure of polymers with regard to their thermomechanical history: STHM and DSC measurements</w:t>
               </w:r>
@@ -13879,506 +13879,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements with the 3omega method and scanning thermal microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying of the heat transfer through the liquid film by the Scanning Thermal Microscopy (SThM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 19 (Thermal Investigation of ICs and Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. Conference paper # 31663</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019979v1</w:t>
+                <w:t xml:space="preserve">hal-01020153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Swift Heavy Ion Irradiation reduces porous Si thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Newby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium W "Ion beam applications: new and innovative approaches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020047v1</w:t>
+                <w:t xml:space="preserve">hal-01020147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying of the heat transfer through the liquid film by the Scanning Thermal Microscopy (SThM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020153v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift Heavy Ion Irradiation reduces porous Si thermal conductivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
+                <w:t xml:space="preserve">Thermal conductivity measurements with the 3omega method and scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium W "Ion beam applications: new and innovative approaches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">THERMINIC 19 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. Conference paper # 31663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020147v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique locale par microscopie thermique à sonde locale</w:t>
               </w:r>
@@ -14453,204 +14453,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration et contrôle du transfert de chaleur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact metrologies for the investigation of the thermophysical properties of solid materials at the submicrometric scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Microtechnologies au service de l'Énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Phonons and Fluctuations III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021848v1</w:t>
+                <w:t xml:space="preserve">hal-01021436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact metrologies for the investigation of the thermophysical properties of solid materials at the submicrometric scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructuration et contrôle du transfert de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons and Fluctuations III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nano Microtechnologies au service de l'Énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021436v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Analyses of Heat Transfer at Micro and Nano Scale Interfaces</w:t>
               </w:r>
@@ -14800,51 +14800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVè Entretiens Jacques Cartier (France-Québec) : Nanotechnologies, une autre vision sur les énergies !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15217,316 +15217,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Way to reduce thermal conductivity of porous silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité Micro et Nanothermique au Centre de Thermique de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Porous semiconductors -Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire d'Alcatel Lucent Technical Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Marcoussis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020162v1</w:t>
+                <w:t xml:space="preserve">hal-01021426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of an investigation of the relation between thermophysical properties and the microstrucrure of polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Cathelin</w:t>
+                <w:t xml:space="preserve">New Way to reduce thermal conductivity of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Newby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Society-Wide Micro/Nano Technology Forum 2010, International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7th International Conference Porous semiconductors -Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023570v1</w:t>
+                <w:t xml:space="preserve">hal-01020162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité Micro et Nanothermique au Centre de Thermique de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results of an investigation of the relation between thermophysical properties and the microstrucrure of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'Alcatel Lucent Technical Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Marcoussis, France</w:t>
+              <w:t xml:space="preserve">ASME Society-Wide Micro/Nano Technology Forum 2010, International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021426v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swift heavy ion irradiation on thermal conductivity of porous silicon</w:t>
               </w:r>
@@ -15985,204 +15985,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity degradation induced on irradiation at room temperature in ceramic materials</w:t>
+                <w:t xml:space="preserve">Thermal characterization of nanostructured materials by Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Raynaud</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference On Photoacoustic And Photothermal Pheomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">The second international workshop on : Quantitative Micro and Nano Thermal Imaging and Analysis QMNTIA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351529v1</w:t>
+                <w:t xml:space="preserve">hal-00351468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of nanostructured materials by Scanning Thermal Microscopy</w:t>
+                <w:t xml:space="preserve">Thermal conductivity degradation induced on irradiation at room temperature in ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lefevre</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second international workshop on : Quantitative Micro and Nano Thermal Imaging and Analysis QMNTIA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference On Photoacoustic And Photothermal Pheomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351468v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique de matériaux par microscopies thermiques, Application aux combustibles des futurs réacteurs à caloporteurs Gaz</w:t>
               </w:r>
@@ -16313,398 +16313,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by Scanning Thermal Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of thin films using scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O Chapuis</w:t>
+                <w:t xml:space="preserve">P. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nepveu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Workshop on Thermal Investigations of ICs and Systems - THERMINIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Belgirate, Italy. pp.300-303</w:t>
+              <w:t xml:space="preserve">17ème Congrès Européen sur les Propriétés Thermophysiques (ECTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361225v1</w:t>
+                <w:t xml:space="preserve">hal-00360885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Local temperature mapping with an intrinsic thermocouple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature measurement of sub-micrometric ICs by Scanning Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vairac</w:t>
+                <w:t xml:space="preserve">N. Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cretin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Gomes</w:t>
+                <w:t xml:space="preserve">S. Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Thermal Investigations of ICs and Systems -THERMINIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Belgirate, Italy. pp.294-299</w:t>
+              <w:t xml:space="preserve">11 th International Workshop on Thermal Investigations of ICs and Systems - THERMINIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Belgirate, Italy. pp.300-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361672v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thin films using scanning thermal microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. David</w:t>
+                <w:t xml:space="preserve">Ultra-Local temperature mapping with an intrinsic thermocouple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Européen sur les Propriétés Thermophysiques (ECTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">International Workshop on Thermal Investigations of ICs and Systems -THERMINIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Belgirate, Italy. pp.294-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360885v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermoreflectance imaging: calibration method and validation on a dedicated intragrated circuit</w:t>
               </w:r>
@@ -16808,90 +16808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermoreflectance imaging : calibration method and validation on dedicated integrated circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Filloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jerosolimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17068,64 +17068,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical eFFects on InterfaCiAl thermal resistance (EFICACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17219,51 +17219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kufferath-Sieberin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17465,77 +17465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter (Phonons 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -17603,51 +17603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurence Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameury Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes Séverine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM 2022 Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17711,51 +17711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique d'été MONACOSTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17780,51 +17780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sample roughness in Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18117,51 +18117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal investigation of nanocontacts by means of Scanning Thermal Microscopy: impact of roughness and amorphous carbon monoatomic layer covering for silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18361,247 +18361,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024091v1</w:t>
+                <w:t xml:space="preserve">hal-02023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of tip-sample heat transfer due to air conduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023893v1</w:t>
+                <w:t xml:space="preserve">hal-02024091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Niobium Nitride based Highly Sensitive Resistive Probes for Nanoscale Scanning Thermal Microscopy</w:t>
               </w:r>
@@ -18639,51 +18639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ledenmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
@@ -18706,247 +18706,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024092v1</w:t>
+                <w:t xml:space="preserve">hal-02045312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity measurements using resistive scanning thermal micro and nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">International Microscopy Congress (IMC)19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045312v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
               </w:r>
@@ -19027,51 +19027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic air conduction between nano to micro-objects and a flat plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19271,346 +19271,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUANTIHEAT collaborative EU project: Identity and main progresses after 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
+              <w:t xml:space="preserve">mmc2017, Microscience Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023928v1</w:t>
+                <w:t xml:space="preserve">hal-02024068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy using tips functionalized with a NbN thermometer</w:t>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy (SThM) using micro-fabricated thermometric tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénäelle Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonon School 2017: Wave phenomena and Phonon thermal transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oléron, France. 2017</w:t>
+              <w:t xml:space="preserve">GDRe CNRS 'Thermal Nanosciences and Nanoengineering'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023918v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIHEAT collaborative EU project: Identity and main progresses after 3 years</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy using tips functionalized with a NbN thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénäelle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mmc2017, Microscience Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phonon School 2017: Wave phenomena and Phonon thermal transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oléron, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024068v1</w:t>
+                <w:t xml:space="preserve">hal-02023918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through liquid menisci</w:t>
               </w:r>
@@ -19818,51 +19818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro et nanothermique - Méthodes de caractérisation et de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20164,51 +20164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy (STHM): Advances of the technique for the characterization of the thermo-physical properties of solid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Bubendorff et F.H. Lei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced techniques and applications on scanning probe microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp.157-195, 2008, 978-81-7895-378-6</w:t>
@@ -20250,64 +20250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20557,233 +20557,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023956v1</w:t>
+                <w:t xml:space="preserve">hal-02023939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wollaston SThM Probe Simulation: Tip-Sample Air Conduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity and phase transition temperature measurements on polymers using doped silicon SThM probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bluet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02023939v1</w:t>
+                <w:t xml:space="preserve">hal-02023956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Thermal Microscopy: state of the art, main challenges and application to the characterization of TE materials</w:t>
               </w:r>
@@ -21024,90 +21024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermoélectricité de systèmes &amp;quot; Electron crystal - phonon glass &amp;quot; à base de Germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Barski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21194,216 +21194,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a SThM probe and a sample: State of the art and application for commercialized probes</w:t>
+                <w:t xml:space="preserve">Characterization of the thermal properties of materials at the micro and the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021822v1</w:t>
+                <w:t xml:space="preserve">hal-01021886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermal properties of materials at the micro and the nanoscale</w:t>
+                <w:t xml:space="preserve">Heat transfer between a SThM probe and a sample: State of the art and application for commercialized probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021886v1</w:t>
+                <w:t xml:space="preserve">hal-01021822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations thermiques expérimentales multi-échelle des matériaux</w:t>
               </w:r>
@@ -21441,51 +21441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21542,51 +21542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21615,465 +21615,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoMéTrETher (Instrumentation for the metrology of heat transfer at nanoscale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manteigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021855v1</w:t>
+                <w:t xml:space="preserve">hal-01021868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NanoMéTrETher (Instrumentation for the metrology of heat transfer at nanoscale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Manteigas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01021868v1</w:t>
+                <w:t xml:space="preserve">hal-01021855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation pour la métrologie des transferts thermiques aux nanoéchelles</w:t>
+                <w:t xml:space="preserve">Caractérisation de propriétés thermophysiques locales: application aux nanostructures, milieux nanostructurés et interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bardoux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021895v1</w:t>
+                <w:t xml:space="preserve">hal-01021828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de propriétés thermophysiques locales: application aux nanostructures, milieux nanostructurés et interfaces</w:t>
+                <w:t xml:space="preserve">Instrumentation pour la métrologie des transferts thermiques aux nanoéchelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021828v1</w:t>
+                <w:t xml:space="preserve">hal-01021895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Active Calibration Standard and of probes for SThM Techniques</w:t>
               </w:r>
@@ -23102,51 +23102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical specification report detailing the industrial application oriented nanomaterial specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Messerschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bezencenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23474,51 +23474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2024-2.p004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-r2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa8892" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929945" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Tytarenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Newby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bluet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QPL1CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavageau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Filloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lyshenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gomes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800703v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojo-Gordillo J. M." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbanto J. C. Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadea-Diez G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frausto-Avila C.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy D." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis P.-O." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo J. M. Sojo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata A." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makukha O." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahi D." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy A." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S&#233;verine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo Jose Manuel Sojo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Pierre-Olivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kristiansen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Redford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Helland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kalland" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hoglund" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483687v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quantiheat Consortium" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bluet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matvejeff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rentilaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robinson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021436v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El-Otmani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021426v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belbachir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351529v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361225v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Chapuis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nepveu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360885v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vassort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerosolimski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3N034FL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306707v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douri Sarah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurence Nolwenn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameury Jacques" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010072v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023918v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r6801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464221v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352315v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344705v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023859v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023857v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024099v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021855v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021895v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021828v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masaya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045327v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spiece" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Evangeli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Robson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evangeli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiece" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kolosov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klapetek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Messerschmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spi&#232;ce" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinek" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiansen Helge" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helland Susanne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leveugle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02023598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gadea-Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renahy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salleras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque-Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2024-2.p004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-r2770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Arreola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Ya&#241;ez Limon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna-Bugallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092553" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupinder Jeet Kaur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Guen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajkumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dobson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B Mills" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Grosse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abo Ras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Grigoras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.05.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Motar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Ritasalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Matvejeff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhy Stormonth-Darling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa8892" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Joumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT3L1WNZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/44/442001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Tytarenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Newby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bluet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QPL1CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavageau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Filloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.901748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lyshenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nychyporuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojo-Gordillo J. M." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbanto J. C. Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadea-Diez G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frausto-Avila C.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380493v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy D." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis P.-O." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo J. M. Sojo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata A." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makukha O." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahi D." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy A." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380335v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes S&#233;verine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo Jose Manuel Sojo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renahy David" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Pierre-Olivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Taranc&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813739v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Gaur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duque Sierra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Alayo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto Avila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Yanez Limon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravish Rajkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Abdellaoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaefferer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bueno-Villoro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robb Puttock" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024071v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kristiansen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Redford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Helland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kalland" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hoglund" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quantiheat Consortium" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bluet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894725v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300501v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288269v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matvejeff" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rentilaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robinson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052504v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052502v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gom&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gom&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020151v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019979v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023434v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kikugawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohara" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021841v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El-Otmani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foulon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021426v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020162v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belbachir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351529v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galland" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vassort" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361225v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Chapuis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nepveu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trannoy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361672v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerosolimski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3N034FL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kufferath-Sieberin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Frausto-Avila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arellano-Arreola" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yanez-Limon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306707v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douri Sarah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurence Nolwenn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameury Jacques" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kaur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klapetek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010072v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023893v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024091v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025433v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;n&#228;elle Juli&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledenmat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024092v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023928v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023918v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Braive" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r6801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464221v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622031-00273" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352315v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344705v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023859v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023857v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023939v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023956v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024099v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021886v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021822v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021009v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021855v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021828v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021895v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masaya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045327v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spiece" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Evangeli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Robson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evangeli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spiece" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kolosov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Klapetek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Messerschmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Spi&#232;ce" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinek" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiansen Helge" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helland Susanne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leveugle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02023598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>