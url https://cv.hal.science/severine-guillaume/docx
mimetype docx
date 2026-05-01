--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -787,51 +787,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01229423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1370,1560 +1370,1560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108652v2</w:t>
+                <w:t xml:space="preserve">hal-05578411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
+                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846839v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856363v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625580v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
+                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846844v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911938v1</w:t>
+                <w:t xml:space="preserve">hal-03846844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Lambourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03475443v1</w:t>
+                <w:t xml:space="preserve">hal-03911938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03475436v1</w:t>
+                <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513914v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t>
+              <w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798572v1</w:t>
+                <w:t xml:space="preserve">hal-02513914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t>
               </w:r>
@@ -2935,64 +2935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3028,604 +3028,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic lessons from automatic phonemic transcription: preliminary reflections on Na (Sino-Tibetan) and Tsuut’ina (Dene) data</w:t>
+                <w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS XIX (19th International Congress of Phonetic Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02059313v2</w:t>
+                <w:t xml:space="preserve">hal-02798572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Phonetic lessons from automatic phonemic transcription: preliminary reflections on Na (Sino-Tibetan) and Tsuut’ina (Dene) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t>
+              <w:t xml:space="preserve">ICPhS XIX (19th International Congress of Phonetic Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01557348v1</w:t>
+                <w:t xml:space="preserve">halshs-02059313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer au progrès solidaire des recherches et de la documentation : la Collection Pangloss et la Collection AuCo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+                <w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude de la Parole 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jul 2016, Paris, France. pp.155-163</w:t>
+              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341631v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01557348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoon une plateforme pour la conservation et la diffusion de ressources orales en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribuer au progrès solidaire des recherches et de la documentation : la Collection Pangloss et la Collection AuCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Đăng-Khoa Mạc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8es Journées Internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude de la Parole 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jul 2016, Paris, France. pp.155-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319600v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining documentation and research: ongoing work on an endangered language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+                <w:t xml:space="preserve">Cocoon une plateforme pour la conservation et la diffusion de ressources orales en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALP 2012 (2012 International Conference on Asian Language Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hanoi, Vietnam. pp.169-172</w:t>
+              <w:t xml:space="preserve">8es Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731261v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining documentation and research: ongoing work on an endangered language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALP 2012 (2012 International Conference on Asian Language Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hanoi, Vietnam. pp.169-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731261v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple architecture for the fine-grained documentation of endangered languages: the LACITO multimedia archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Michailovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3644,70 +3752,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Conference on Speech Database and Assessments (Oriental COCOSDA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hsinchu, Taiwan. pp.14-23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSDA.2011.6085973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00620893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3717,344 +3825,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Collection Pangloss : s’ouvrir à la science… et au reste du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthazar Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 2019 du Laboratoire d'excellence "Fondements empiriques de la linguistique / Empirical Foundations of Linguistics" (Labex EFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Collection Pangloss : une archive ouverte de langues peu documentées, conçue pour favoriser une utilisation en Traitement Automatique des Langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthazar Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur les technologies linguistiques pour tous (LT4AII) : Favoriser la diversité linguistique et le multilinguisme dans le monde (UNESCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme de corpus de langues tai (tai paw, tai yo, tai don) : alignement temporel entre manuscrit, enregistrement audio et annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Doi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4064,51 +4172,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection Pangloss, une archive ouverte de langues rares (note rédigée à l'invitation du Comité International Permanent des Linguistes, publiée dans la Newsletter de mars 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4117,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4171,131 +4279,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Anisotropy in Neural Representations of Speech: A Case Study on Keyword Spotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rosina Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4442,51 +4550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>