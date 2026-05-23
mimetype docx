--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1011,265 +1011,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. pp.3330-3334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623064v1</w:t>
+                <w:t xml:space="preserve">hal-04701882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fily</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701882v1</w:t>
+                <w:t xml:space="preserve">hal-04623064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
               </w:r>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1582,51 +1582,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
+                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
@@ -1661,458 +1661,458 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856363v1</w:t>
+                <w:t xml:space="preserve">hal-03846839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846839v1</w:t>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+                <w:t xml:space="preserve">hal-03856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
               </w:r>
@@ -2124,51 +2124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,402 +2308,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Lambourne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03030529v2</w:t>
+                <w:t xml:space="preserve">hal-03911938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911938v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475443v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
               </w:r>
@@ -4550,51 +4550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>