--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1296,212 +1296,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie des mondes moderne et contemporain en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les châteaux, ça n'existe pas ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP. </w:t>
+              <w:t xml:space="preserve">Florence Journot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire universelle des Civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.510-515, 2018, 978-2-7071-8878-6</w:t>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-210, 2018, Europe Médiévale, 978-2-35518-073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000337v1</w:t>
+                <w:t xml:space="preserve">hal-03946912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les châteaux, ça n'existe pas ! »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archéologie des mondes moderne et contemporain en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Journot. </w:t>
+              <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire universelle des Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.510-515, 2018, 978-2-7071-8878-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergoil</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03946912v1</w:t>
+                <w:t xml:space="preserve">hal-04000337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occuper, aménager, exploiter l’espace : la fabrique du paysage et l’appropriation de l’espace</w:t>
               </w:r>
@@ -2052,51 +2052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03664043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02779833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036357ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04000337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/europe-medievale/186-pour-une-archeologie-indisciplinee-reflexions-croisees-autour-de-joelle-burnouf-9782355180736.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5822#" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01763657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03664043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02779833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036357ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/europe-medievale/186-pour-une-archeologie-indisciplinee-reflexions-croisees-autour-de-joelle-burnouf-9782355180736.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04000337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5822#" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01763657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>