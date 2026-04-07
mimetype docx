--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -3020,51 +3020,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting of French Indoor Air quality guidelines for benzene</w:t>
+                <w:t xml:space="preserve">Setting of French indoor air quality guidelines for chronic exposure to benzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
@@ -3099,97 +3099,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672878v1</w:t>
+                <w:t xml:space="preserve">ineris-00973349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting of French indoor air quality guidelines for chronic exposure to benzene</w:t>
+                <w:t xml:space="preserve">Setting of French Indoor Air quality guidelines for benzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
@@ -3224,73 +3224,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t>
+              <w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973349v1</w:t>
+                <w:t xml:space="preserve">hal-00672878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of dwellings into profiles regarding indoor air quality, and identification of indoor air pollution determinant factors</w:t>
               </w:r>
@@ -8528,51 +8528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18F5C22B"/>
+    <w:nsid w:val="E618BF14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8759,51 +8759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-kirchner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7579-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01504532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vergriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.03.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grimfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Muduli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Casirola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Prum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Droz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutertre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02190365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Febvrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Drougard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agence Nationale de S&#233;curit&#233; Sanitaire Anses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice J&#233;dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-kirchner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7579-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01504532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vergriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.03.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grimfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Muduli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Casirola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Prum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Droz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutertre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02190365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Febvrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Drougard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agence Nationale de S&#233;curit&#233; Sanitaire Anses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice J&#233;dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>