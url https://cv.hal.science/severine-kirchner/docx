--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1378,549 +1378,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de la Société française de santé et environnement</w:t>
+                <w:t xml:space="preserve">The role of hepatic, renal and intestinal gluconeogenic enzymes in glucose homeostasis of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Grimfeld</w:t>
+                <w:t xml:space="preserve">P.L. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francelyne Marano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2008.0187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (3), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-007-0235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127897v1</w:t>
+                <w:t xml:space="preserve">hal-02663522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminal fructose inhibits rat intestinal sodium-phosphate cotransporter gene expression and phosphate uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création de la Société française de santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grimfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.391-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2008.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604718v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
+                <w:t xml:space="preserve">Luminal fructose inhibits rat intestinal sodium-phosphate cotransporter gene expression and phosphate uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Muduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Casirola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannitha Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (4), pp.1028-1038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672467v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hepatic, renal and intestinal gluconeogenic enzymes in glucose homeostasis of juvenile rainbow trout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663522v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules ultrafines dans les environnements intérieurs : état des connaissances et premiers travaux français</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,787 +2025,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air dans les écoles, ventilation et santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Effects of low protein intake on extra-hepatic gluconeogenic enzyme expression and peripheral glucose phosphorylation in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140, pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962959v1</w:t>
+                <w:t xml:space="preserve">hal-02679579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de la qualité de l'air intérieur : actions et résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de l'air dans les écoles, ventilation et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Iannacone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7/8, pp.34-42</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 185, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734432v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement intérieur, qualité de l'air et santé : quels sont les besoins et perspectives de recherche ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire de la qualité de l'air intérieur : actions et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maupetit</w:t>
+                <w:t xml:space="preserve">Nathalie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Iannacone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 188, pp.453-466</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7/8, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962984v1</w:t>
+                <w:t xml:space="preserve">hal-00734432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of low protein intake on extra-hepatic gluconeogenic enzyme expression and peripheral glucose phosphorylation in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kirchner</w:t>
+                <w:t xml:space="preserve">Environnement intérieur, qualité de l'air et santé : quels sont les besoins et perspectives de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seixas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 188, pp.453-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679579v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effect of partial substitution of dietary protein by a single gluconeogenic dispensable amino acid on hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 220, pp.749-767</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134 (2), pp.337-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678892v1</w:t>
+                <w:t xml:space="preserve">hal-02676744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low protein intake is associated with reduced hepatic gluconeogenic expression in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 133, pp.2561-2564</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 220, pp.749-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677179v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of partial substitution of dietary protein by a single gluconeogenic dispensable amino acid on hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Low protein intake is associated with reduced hepatic gluconeogenic expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 134 (2), pp.337-347</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133, pp.2561-2564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676744v1</w:t>
+                <w:t xml:space="preserve">hal-02677179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
@@ -3391,842 +3391,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ramalho</w:t>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gehin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Derbez</w:t>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
+                <w:t xml:space="preserve">hal-00701714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gehin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701718v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688553v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672830v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Derbez</w:t>
+                <w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
+              <w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688557v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688556v1</w:t>
+                <w:t xml:space="preserve">hal-00688557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
+                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701714v1</w:t>
+                <w:t xml:space="preserve">hal-00688556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
               </w:r>
@@ -4238,64 +4238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4521,502 +4521,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestine of rainbow trout shows fasting-and carbohydrate-independent gluconeogenesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque PRIMEQUAL, séminaire mi-parcours Aérosols et Particules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752474v1</w:t>
+                <w:t xml:space="preserve">hal-00701693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 2.: Questionnaires and validation procedure of collected data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Intestine of rainbow trout shows fasting-and carbohydrate-independent gluconeogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Building'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.327-331</w:t>
+              <w:t xml:space="preserve">Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688541v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 1.: Measurement protocols and quality control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 2.: Questionnaires and validation procedure of collected data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.321-326</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.327-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688540v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
+                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 1.: Measurement protocols and quality control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guegan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRIMEQUAL, séminaire mi-parcours Aérosols et Particules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">Healthy Building'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701693v1</w:t>
+                <w:t xml:space="preserve">hal-00688540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
               </w:r>
@@ -5028,64 +5028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5242,437 +5242,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss) : recherche des acteurs metaboliques limitant l'incorporation des glucides dans les aliments piscicoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kirchner</w:t>
+                <w:t xml:space="preserve">Impact of the urban pollution on the indoor environment - Experimental study on a mechanical ventilated dwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journee Nutrition des Poissons INRA-IFREMER, Bordeaux Aquaculture 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Indoor Air Quality and Climate Indoor Air'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762048v1</w:t>
+                <w:t xml:space="preserve">hal-00688512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial substitution of protein by a single dispensable amino acid (alanine, aspartate or glutamate) in rainbow trout (Oncorhynchus mykiss) diet: relevance to hepatic glucose meatbolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss) : recherche des acteurs metaboliques limitant l'incorporation des glucides dans les aliments piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
+              <w:t xml:space="preserve">4. Journee Nutrition des Poissons INRA-IFREMER, Bordeaux Aquaculture 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759886v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the urban pollution on the indoor environment - Experimental study on a mechanical ventilated dwelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
+                <w:t xml:space="preserve">Partial substitution of protein by a single dispensable amino acid (alanine, aspartate or glutamate) in rainbow trout (Oncorhynchus mykiss) diet: relevance to hepatic glucose meatbolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Collignan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Indoor Air Quality and Climate Indoor Air'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.164-169</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688512v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the impact of ventilation parameters on pollutants transfer from outdoor air into a dwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ND Annual AIVC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bath, United Kingdom. 10 p</w:t>
@@ -6571,77 +6571,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary supplements for the health and quality of cultured fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Febvrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,347 +7226,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Usages - Santé - Confort&amp;quot; : bilan 2010-2013, rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude exploratoire du coût socio-économique des polluants de l'air intérieur. Rapport d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence Nationale de Sécurité Sanitaire Anses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CSTB. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2; Anses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044977v1</w:t>
+                <w:t xml:space="preserve">hal-05316125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+                <w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Usages - Santé - Confort&amp;quot; : bilan 2010-2013, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2014</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Roudil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347978v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire du coût socio-économique des polluants de l'air intérieur. Rapport d'étude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agence Nationale de Sécurité Sanitaire Anses</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05316125v1</w:t>
+                <w:t xml:space="preserve">hal-05347978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal de la qualité d'air, du confort des occupants et des consommations énergétiques réelles de deux bâtiments performants en énergie sur trois ans</w:t>
               </w:r>
@@ -7883,267 +7883,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Arenes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+                <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duboudin</w:t>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DDD/SB- 2006-57, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+              <w:t xml:space="preserve">ESE-SB/2007-050, CSTB - Centre scientifique et technique du bâtiment, France; Université La Rochelle; Université Paris 12; Centre d'études nucléaire de Bordeaux Gradignan; Laboratoire d'hygiène de la ville de Paris. 2007, pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265365v1</w:t>
+                <w:t xml:space="preserve">hal-04911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DDD/SB- 2006-57, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04911450v1</w:t>
+                <w:t xml:space="preserve">hal-05265365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les piscines couvertes en France : caractéristiques, fréquentation et qualité de l'air</w:t>
               </w:r>
@@ -8367,51 +8367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du métabolisme du glucose par les protéines alimentaires chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8528,51 +8528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E618BF14"/>
+    <w:nsid w:val="72D397BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8759,51 +8759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-kirchner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7579-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01504532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vergriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.03.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grimfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Muduli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Casirola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Prum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Droz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutertre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02190365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Febvrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Drougard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agence Nationale de S&#233;curit&#233; Sanitaire Anses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice J&#233;dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-kirchner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7579-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01504532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vergriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.03.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grimfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Muduli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Casirola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Prum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Droz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutertre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02190365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Febvrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Drougard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agence Nationale de S&#233;curit&#233; Sanitaire Anses" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice J&#233;dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>