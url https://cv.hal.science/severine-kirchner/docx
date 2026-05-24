--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1378,549 +1378,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hepatic, renal and intestinal gluconeogenic enzymes in glucose homeostasis of juvenile rainbow trout</w:t>
+                <w:t xml:space="preserve">Création de la Société française de santé et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kirchner</w:t>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Lim</w:t>
+                <w:t xml:space="preserve">Alain Grimfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.P. Ferraris</w:t>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-007-0235-7⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.391-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2008.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663522v1</w:t>
+                <w:t xml:space="preserve">hal-03127897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de la Société française de santé et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminal fructose inhibits rat intestinal sodium-phosphate cotransporter gene expression and phosphate uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Muduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Casirola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">Kannitha Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (4), pp.1028-1038</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127897v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminal fructose inhibits rat intestinal sodium-phosphate cotransporter gene expression and phosphate uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Douard</w:t>
+                <w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (4), pp.1028-1038</w:t>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604718v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of hepatic, renal and intestinal gluconeogenic enzymes in glucose homeostasis of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (3), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-007-0235-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672467v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules ultrafines dans les environnements intérieurs : état des connaissances et premiers travaux français</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,567 +2025,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of low protein intake on extra-hepatic gluconeogenic enzyme expression and peripheral glucose phosphorylation in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Qualité de l'air dans les écoles, ventilation et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 185, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679579v1</w:t>
+                <w:t xml:space="preserve">ineris-00962959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air dans les écoles, ventilation et santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire de la qualité de l'air intérieur : actions et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Iannacone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 185, pp.59-68</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7/8, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962959v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de la qualité de l'air intérieur : actions et résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement intérieur, qualité de l'air et santé : quels sont les besoins et perspectives de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Iannacone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7/8, pp.34-42</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 188, pp.453-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734432v1</w:t>
+                <w:t xml:space="preserve">ineris-00962984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement intérieur, qualité de l'air et santé : quels sont les besoins et perspectives de recherche ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Maupetit</w:t>
+                <w:t xml:space="preserve">Effects of low protein intake on extra-hepatic gluconeogenic enzyme expression and peripheral glucose phosphorylation in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Seixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140, pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962984v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of partial substitution of dietary protein by a single gluconeogenic dispensable amino acid on hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Low protein intake is associated with reduced hepatic gluconeogenic expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 134 (2), pp.337-347</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133, pp.2561-2564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676744v1</w:t>
+                <w:t xml:space="preserve">hal-02677179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
               </w:r>
@@ -2597,51 +2597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,122 +2690,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low protein intake is associated with reduced hepatic gluconeogenic expression in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of partial substitution of dietary protein by a single gluconeogenic dispensable amino acid on hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 133, pp.2561-2564</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134 (2), pp.337-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677179v1</w:t>
+                <w:t xml:space="preserve">hal-02676744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
@@ -3391,842 +3391,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Duboudin</w:t>
+                <w:t xml:space="preserve">O. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Elias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Danjou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701718v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688553v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Cabanes</w:t>
+                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672830v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guegan</w:t>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Danjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Derbez</w:t>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688557v1</w:t>
+                <w:t xml:space="preserve">hal-00688556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
+                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
+              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688556v1</w:t>
+                <w:t xml:space="preserve">hal-00701714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
               </w:r>
@@ -4238,64 +4238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4521,502 +4521,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestine of rainbow trout shows fasting-and carbohydrate-independent gluconeogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRIMEQUAL, séminaire mi-parcours Aérosols et Particules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701693v1</w:t>
+                <w:t xml:space="preserve">hal-02752474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestine of rainbow trout shows fasting-and carbohydrate-independent gluconeogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Ferraris</w:t>
+                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 2.: Questionnaires and validation procedure of collected data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Healthy Building'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.327-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752474v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 2.: Questionnaires and validation procedure of collected data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 1.: Measurement protocols and quality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.327-331</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688541v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 1.: Measurement protocols and quality control</w:t>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Garrigue</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Building'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.321-326</w:t>
+              <w:t xml:space="preserve">Colloque PRIMEQUAL, séminaire mi-parcours Aérosols et Particules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688540v1</w:t>
+                <w:t xml:space="preserve">hal-00701693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
               </w:r>
@@ -5028,64 +5028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5242,437 +5242,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the urban pollution on the indoor environment - Experimental study on a mechanical ventilated dwelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss) : recherche des acteurs metaboliques limitant l'incorporation des glucides dans les aliments piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Indoor Air Quality and Climate Indoor Air'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.164-169</w:t>
+              <w:t xml:space="preserve">4. Journee Nutrition des Poissons INRA-IFREMER, Bordeaux Aquaculture 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688512v1</w:t>
+                <w:t xml:space="preserve">hal-02762048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss) : recherche des acteurs metaboliques limitant l'incorporation des glucides dans les aliments piscicoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Partial substitution of protein by a single dispensable amino acid (alanine, aspartate or glutamate) in rainbow trout (Oncorhynchus mykiss) diet: relevance to hepatic glucose meatbolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journee Nutrition des Poissons INRA-IFREMER, Bordeaux Aquaculture 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762048v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial substitution of protein by a single dispensable amino acid (alanine, aspartate or glutamate) in rainbow trout (Oncorhynchus mykiss) diet: relevance to hepatic glucose meatbolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kirchner</w:t>
+                <w:t xml:space="preserve">Impact of the urban pollution on the indoor environment - Experimental study on a mechanical ventilated dwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kaushik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Indoor Air Quality and Climate Indoor Air'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759886v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the impact of ventilation parameters on pollutants transfer from outdoor air into a dwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ND Annual AIVC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bath, United Kingdom. 10 p</w:t>
@@ -6571,77 +6571,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary supplements for the health and quality of cultured fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Febvrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,347 +7226,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire du coût socio-économique des polluants de l'air intérieur. Rapport d'étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Usages - Santé - Confort&amp;quot; : bilan 2010-2013, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agence Nationale de Sécurité Sanitaire Anses</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2; Anses. 2014</w:t>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Roudil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316125v1</w:t>
+                <w:t xml:space="preserve">hal-01044977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Usages - Santé - Confort&amp;quot; : bilan 2010-2013, rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Roudil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01044977v1</w:t>
+                <w:t xml:space="preserve">hal-05347978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+                <w:t xml:space="preserve">Etude exploratoire du coût socio-économique des polluants de l'air intérieur. Rapport d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence Nationale de Sécurité Sanitaire Anses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2014</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2; Anses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347978v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal de la qualité d'air, du confort des occupants et des consommations énergétiques réelles de deux bâtiments performants en énergie sur trois ans</w:t>
               </w:r>
@@ -8367,51 +8367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du métabolisme du glucose par les protéines alimentaires chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8528,51 +8528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D397BE"/>
+    <w:nsid w:val="60CD63EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8759,51 +8759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-kirchner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7579-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01504532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vergriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.03.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grimfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Muduli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Casirola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Prum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Droz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutertre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02190365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Febvrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Drougard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agence Nationale de S&#233;curit&#233; Sanitaire Anses" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice J&#233;dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-kirchner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7579-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01504532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vergriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.03.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grimfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Muduli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Casirola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Prum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Droz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutertre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02190365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Febvrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Drougard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agence Nationale de S&#233;curit&#233; Sanitaire Anses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice J&#233;dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>