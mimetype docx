--- v0 (2026-03-31)
+++ v1 (2026-05-11)
@@ -213,339 +213,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Performance of Lightweight Earth: From Prediction to Optimization through Multiscale Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+                <w:t xml:space="preserve">Bio-based building materials: A prediction of insulating properties for a wide range of agricultural by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater4030029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824509v1</w:t>
+                <w:t xml:space="preserve">hal-04615155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based building materials: A prediction of insulating properties for a wide range of agricultural by-products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Latapie</w:t>
+                <w:t xml:space="preserve">Matériaux terre crue-granulats végétaux: prédiction de la conductivité thermique par modélisation multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosa Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108867⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615155v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux terre crue-granulats végétaux: prédiction de la conductivité thermique par modélisation multi-échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rosa Latapie</w:t>
+                <w:t xml:space="preserve">Thermal Performance of Lightweight Earth: From Prediction to Optimization through Multiscale Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.543-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/constrmater4030029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824487v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of Bio-Based Building Materials: New Insights into the Hysteresis Phenomenon and Its Consequences</w:t>
               </w:r>
@@ -869,51 +869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From aggregate to particleboard: A new multi-scale model approach to thermal conductivity in bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,51 +1018,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Optimisation des Performances Thermiques des Matériaux Bio et Géosourcés par Approche Multi-échelle : Apport à la Valorisation d'une Large Gamme de Co-produits Agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1096,51 +1096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux terre crue-granulats végétaux : prédiction de la conductivité thermique par modélisation multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,51 +1318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et optimisation des performances thermiques des matériaux bio et géosourcés par approche multi-échelle : apport à la valorisation d'une large gamme de co-produits agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,51 +1685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosa Latapie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosa Latapie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04890607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSES152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosa Latapie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosa Latapie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04890607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSES152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>