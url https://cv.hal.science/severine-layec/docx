--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine LAYEC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Firmicutes peptidoglycan hydrolases and specificities of those involved in daughter cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of proteins belonging to the CHAP-related superfamily within the Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic variability of the Streptococcus thermophilus cse central part, a repeat rich region required for full cell segregation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (3), pp.245 - 255. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-006-9079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Thibessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface-exposed proteins on the commensal life in [i]Streptococcus salivarius[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between self-aggregation property of the human commensal bacterium [i]Streptococcus salivarius[/i] and its ability to interact with intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008NAN10066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine LAYEC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Firmicutes peptidoglycan hydrolases and specificities of those involved in daughter cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of proteins belonging to the CHAP-related superfamily within the Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic variability of the Streptococcus thermophilus cse central part, a repeat rich region required for full cell segregation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (3), pp.245 - 255. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-006-9079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Thibessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface-exposed proteins on the commensal life in [i]Streptococcus salivarius[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between self-aggregation property of the human commensal bacterium [i]Streptococcus salivarius[/i] and its ability to interact with intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008NAN10066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8XF0LF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8XF0LF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>