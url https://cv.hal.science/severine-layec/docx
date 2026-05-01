--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine LAYEC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Firmicutes peptidoglycan hydrolases and specificities of those involved in daughter cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of proteins belonging to the CHAP-related superfamily within the Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic variability of the Streptococcus thermophilus cse central part, a repeat rich region required for full cell segregation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (3), pp.245 - 255. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-006-9079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Thibessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface-exposed proteins on the commensal life in [i]Streptococcus salivarius[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between self-aggregation property of the human commensal bacterium [i]Streptococcus salivarius[/i] and its ability to interact with intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008NAN10066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine LAYEC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Firmicutes peptidoglycan hydrolases and specificities of those involved in daughter cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of proteins belonging to the CHAP-related superfamily within the Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic variability of the Streptococcus thermophilus cse central part, a repeat rich region required for full cell segregation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (3), pp.245 - 255. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-006-9079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Thibessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface-exposed proteins on the commensal life in [i]Streptococcus salivarius[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between self-aggregation property of the human commensal bacterium [i]Streptococcus salivarius[/i] and its ability to interact with intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008NAN10066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8XF0LF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8XF0LF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>