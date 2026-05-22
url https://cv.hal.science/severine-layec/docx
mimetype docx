--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine LAYEC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Firmicutes peptidoglycan hydrolases and specificities of those involved in daughter cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of proteins belonging to the CHAP-related superfamily within the Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic variability of the Streptococcus thermophilus cse central part, a repeat rich region required for full cell segregation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (3), pp.245 - 255. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-006-9079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Thibessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface-exposed proteins on the commensal life in [i]Streptococcus salivarius[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between self-aggregation property of the human commensal bacterium [i]Streptococcus salivarius[/i] and its ability to interact with intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008NAN10066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine LAYEC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Firmicutes peptidoglycan hydrolases and specificities of those involved in daughter cell separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.507-515. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of proteins belonging to the CHAP-related superfamily within the Firmicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-3), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic variability of the Streptococcus thermophilus cse central part, a repeat rich region required for full cell segregation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (3), pp.245 - 255. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-006-9079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cse, a Chimeric and Variable Gene, Encodes an Extracellular Protein Involved in Cellular Segregation in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Thibessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (8), pp.2737 - 2746. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.8.2737–2746.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface-exposed proteins on the commensal life in [i]Streptococcus salivarius[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between self-aggregation property of the human commensal bacterium [i]Streptococcus salivarius[/i] and its ability to interact with intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1); Ecole Doctorale Biologie, Santé, Environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène cse, de création récente, code une hydrolase du peptidoglycane impliquée dans la séparation des cellules de Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008NAN10066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8XF0LF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8XF0LF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9079-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gintz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2737&#8211;2746.2005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>