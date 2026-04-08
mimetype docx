--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -958,265 +958,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulating materials for HVDC cable accessories: effects on the electric field in nonstationary situations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study on the influencing factors of space charge dynamic behavior in XLPE insulation under alternating current electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongshun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingjing Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEI.2022.9858038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (24), pp.245302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5d01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785931v1</w:t>
+                <w:t xml:space="preserve">hal-03787383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the influencing factors of space charge dynamic behavior in XLPE insulation under alternating current electric field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulating materials for HVDC cable accessories: effects on the electric field in nonstationary situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (24), pp.245302. </w:t>
+              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.6-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5d01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEI.2022.9858038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787383v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of electrode roughness on net charge density in polyethylene</w:t>
               </w:r>
@@ -2032,499 +2032,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge criteria in the assessment of insulation materials for HVDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Kusumasembada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Technology Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169885v1</w:t>
+                <w:t xml:space="preserve">hal-03169888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.C. Kusumasembada</w:t>
+                <w:t xml:space="preserve">Space charge criteria in the assessment of insulation materials for HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.I. Sinisuka</w:t>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Technology Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.1405-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169888v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-Q Hoang</w:t>
+                <w:t xml:space="preserve">Maxwell–Wagner Effect in Multi-Layered Dielectrics: Interfacial Charge Measurement and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies5020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169908v1</w:t>
+                <w:t xml:space="preserve">hal-03169906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell–Wagner Effect in Multi-Layered Dielectrics: Interfacial Charge Measurement and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Q Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/technologies5020027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169906v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling space charge in a cable geometry</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2361-2367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Q. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2989,395 +2989,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Q Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (15), pp.152901. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169837v1</w:t>
+                <w:t xml:space="preserve">hal-03169851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-Q Hoang</w:t>
+                <w:t xml:space="preserve">Field distribution in polymeric MV-HVDC model cable under temperature gradient. Simulation and space charge measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5-6), pp.307-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.17.307-325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169851v1</w:t>
+                <w:t xml:space="preserve">hal-03169867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field distribution in polymeric MV-HVDC model cable under temperature gradient. Simulation and space charge measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (5-6), pp.307-325. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (15), pp.152901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.17.307-325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4871377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169867v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Electroacoustic Deconvolution Techniques for Space Charge Recovery in Coaxial Geometry</w:t>
               </w:r>
@@ -3497,51 +3497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge dynamics and its energetic features in polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.311-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (2), pp.025306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Segur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (2), pp.298-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5951,248 +5951,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Distribution in HVDC Cable Accessories: Shaping Field Control Elements</w:t>
+                <w:t xml:space="preserve">On the Design of Accessories for HVDC Cables: Complexity of the Field Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shimane, Japan. pp.41-44, </w:t>
+              <w:t xml:space="preserve">2023 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ISEIM60444.2023.10328952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EEE-AM58328.2023.10395481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690496v1</w:t>
+                <w:t xml:space="preserve">hal-04690534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Accessories for HVDC Cables: Complexity of the Field Distribution</w:t>
+                <w:t xml:space="preserve">Field Distribution in HVDC Cable Accessories: Shaping Field Control Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shimane, Japan. pp.41-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEE-AM58328.2023.10395481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ISEIM60444.2023.10328952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690534v1</w:t>
+                <w:t xml:space="preserve">hal-04690496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for charges transport and build-up in extruded insulation (XLPE) for HVDC cables</w:t>
               </w:r>
@@ -7438,260 +7438,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of space charge measurement using the Pulsed Electro- Acoustic method during ageing of HVDC model cable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cenes</w:t>
+                <w:t xml:space="preserve">Introduction of Ionic Contributions to a Charge Transport Model for Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIGRE Session, D1 Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France. Paper D1-212, pp. 1-11</w:t>
+              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003287v1</w:t>
+                <w:t xml:space="preserve">hal-03003054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Ionic Contributions to a Charge Transport Model for Dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of space charge measurement using the Pulsed Electro- Acoustic method during ageing of HVDC model cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hondaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 509-512</w:t>
+              <w:t xml:space="preserve">48th CIGRE Session, D1 Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France. Paper D1-212, pp. 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003054v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Field and Current Conduction Modelling in Bi-layers Insulations HVDC Aeronautic Cables</w:t>
               </w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8229,191 +8229,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the impact of the electrical stress on the ageing for a HVDC model cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t>
+              <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Versailles, France. Paper B7-4, pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942907v1</w:t>
+                <w:t xml:space="preserve">hal-02340722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for HVDC links in electricity network of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tùng Trần Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8432,545 +8449,528 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of the electrical stress on the ageing for a HVDC model cable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Versailles, France. Paper B7-4, pp 1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340722v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement d’un isolant de câble modèle synthétique sous contraintes HVDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cenes</w:t>
+                <w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987947v1</w:t>
+                <w:t xml:space="preserve">hal-02340318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current measurements on insulating materials used in aeronautic HVDC cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elhadji N. Diaw</w:t>
+                <w:t xml:space="preserve">Vieillissement d’un isolant de câble modèle synthétique sous contraintes HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340725v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current measurements on insulating materials used in aeronautic HVDC cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadji N. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340318v1</w:t>
+                <w:t xml:space="preserve">hal-02340725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Ageing in the Insulation of HVDC Model Cables under Thermo-electric Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,51 +9246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hillborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cancún, Mexico. pp.469-472, </w:t>
@@ -9614,51 +9614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9731,51 +9731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hillborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int. Symp. on Electrets (ISE), Leuven, Belgium, 4-8 Sept. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. p.29</w:t>
@@ -9986,51 +9986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10075,757 +10075,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Design-related space charge in insulations for HVDC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugroho Adi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngapuli Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Science and Technology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. pp. 1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943237v1</w:t>
+                <w:t xml:space="preserve">hal-03032130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-related space charge in insulations for HVDC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space charge measurements on electron-beam irradiated LDPE films, with and without metallization of irradiated surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. pp. 1-7</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique (SFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032130v1</w:t>
+                <w:t xml:space="preserve">hal-03032101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge measurements on electron-beam irradiated LDPE films, with and without metallization of irradiated surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alhossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique (SFE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032101v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047977v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943044v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.796-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157458v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Atomic Scale Modeling, Fluid Modeling and KPFM Measurements to Characterize an Interface at Nanoscale</w:t>
               </w:r>
@@ -10967,51 +10967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11238,273 +11238,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical studies of P3HT: Ni-complexes thin films for organic bulk heterojunction solar cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling charge transport and storage in polymeric insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS spring meeting, 26 – 30 May 2014, Lille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943232v1</w:t>
+                <w:t xml:space="preserve">hal-04157419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling charge transport and storage in polymeric insulating materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and optical studies of P3HT: Ni-complexes thin films for organic bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Moineau-Chane Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS spring meeting, 26 – 30 May 2014, Lille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157419v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de champ électrique dans des câbles modèles MV-HVDC sous gradient thermique: simulation et mesure de distribution de charges d'espace</w:t>
               </w:r>
@@ -11542,51 +11542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Q Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11717,937 +11717,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Propriétés électriques de matrices à base de résines aromatiques époxyde et acrylate polymérisées sous rayonnement ionisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque de l’Association PolyRay, Rouen France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943174v1</w:t>
+                <w:t xml:space="preserve">hal-03943177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature of Initiator on Ionic Conduction in Radiation Cured Epoxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943175v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de matrices à base de résines aromatiques époxyde et acrylate polymérisées sous rayonnement ionisant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ranoux</w:t>
+                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque de l’Association PolyRay, Rouen France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943177v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+                <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034547v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Denizet</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943176v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Effect of the Nature of Initiator on Ionic Conduction in Radiation Cured Epoxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
+              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942790v1</w:t>
+                <w:t xml:space="preserve">hal-03943175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942791v1</w:t>
+                <w:t xml:space="preserve">hal-03943174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the transport mechanism on simulated charge packet propagation in polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,51 +12724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12819,51 +12819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12917,446 +12917,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling space charge behaviour in solid organic dielectrics under electric stress: What are the difficulties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933533v1</w:t>
+                <w:t xml:space="preserve">hal-04158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling space charge behaviour in solid organic dielectrics under electric stress: What are the difficulties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158598v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
+              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942787v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988020v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structural and electrical properties in radiation-cured polymers</w:t>
               </w:r>
@@ -13368,77 +13368,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13466,683 +13466,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modelling AC electroluminescence in PE on the basis of an exponential distribution of trapping centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157418v1</w:t>
+                <w:t xml:space="preserve">hal-03988090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the electronic surface properties of PE on the basis of an exponential distribution of trapping centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988294v1</w:t>
+                <w:t xml:space="preserve">hal-04158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling AC electroluminescence in PE on the basis of an exponential distribution of trapping centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
+              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988090v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the electronic surface properties of PE on the basis of an exponential distribution of trapping centres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
+              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158597v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the assessment of HVDC-XLPE cable insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+                <w:t xml:space="preserve">Modelling electroluminescence in insulating polymers under sinusoidal stress: effect of applied voltage, frequency and offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Power Insulated Cables, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Versailles, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943172v1</w:t>
+                <w:t xml:space="preserve">hal-03933531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling electroluminescence in insulating polymers under sinusoidal stress: effect of applied voltage, frequency and offset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.L. Lewin</w:t>
+                <w:t xml:space="preserve">A methodology for the assessment of HVDC-XLPE cable insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">8th International Conference on Power Insulated Cables, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933531v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary electron emission from dielectrics</w:t>
               </w:r>
@@ -14426,90 +14426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Injection and Extraction in Metal/Polyethylene Contact through an Exponential Distribution of Surface States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14569,64 +14569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14667,377 +14667,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deconvolution Technique for Space Charge Recovery in Lossy and Dispersive Dielectrics using PEA Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724051⟩</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943169v1</w:t>
+                <w:t xml:space="preserve">hal-03933689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tung Tran Anh</w:t>
+                <w:t xml:space="preserve">A Deconvolution Technique for Space Charge Recovery in Lossy and Dispersive Dielectrics using PEA Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933689v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Modelling of Electroluminescence in High Voltage Polymeric Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
@@ -15186,581 +15186,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a Dielectric-metal Interface with an Exponential Distribution of Traps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Simulation of Breakdown in Gas Volumes Inside Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pashinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Pancheshnyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE 2010: Congrès de la Société Française d'Electrostatique, Montpellier, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GEC 2010: Gaseous Electronics Conference, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943171v1</w:t>
+                <w:t xml:space="preserve">hal-03943109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Breakdown in Gas Volumes Inside Dielectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Pancheshnyi</w:t>
+                <w:t xml:space="preserve">Modelling of a Dielectric-metal Interface with an Exponential Distribution of Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEC 2010: Gaseous Electronics Conference, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">SFE 2010: Congrès de la Société Française d'Electrostatique, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943109v1</w:t>
+                <w:t xml:space="preserve">hal-03943171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandana Taleb</w:t>
+                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943107v1</w:t>
+                <w:t xml:space="preserve">hal-03933431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933431v1</w:t>
+                <w:t xml:space="preserve">hal-03933432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933432v1</w:t>
+                <w:t xml:space="preserve">hal-03943107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cross-linking Agent on Space Charge Accumulation in XLPE under DC Electric Stress</w:t>
               </w:r>
@@ -15785,51 +15785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15919,51 +15919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16053,51 +16053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16243,51 +16243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2008: Conference on Electrical Insulation and Dielectric Phenomena, Quebec City, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Quebec City, Canada. pp.349-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16315,243 +16315,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on electrical ageing of dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipolar Charge Transport Model with Trapping and Recombination: Criticality of Model Parameters on the Steady State Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Autrans, France</w:t>
+              <w:t xml:space="preserve">IOP Conference on charge transport in non-metallic Solids, Londres, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988089v1</w:t>
+                <w:t xml:space="preserve">hal-03987903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar Charge Transport Model with Trapping and Recombination: Criticality of Model Parameters on the Steady State Solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop on electrical ageing of dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference on charge transport in non-metallic Solids, Londres, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987903v1</w:t>
+                <w:t xml:space="preserve">hal-03988089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Importance of Trapping and Extraction in the Simulation of Space Charge Distribution in Polymeric Insulators under DC Potentials</w:t>
               </w:r>
@@ -16563,51 +16563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Dissado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16697,51 +16697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16760,230 +16760,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contact charge upon the injection current and electrode-insulator interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A user-friendly tool for simulating the time-dependent field distribution in PE insulation on the basis of a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boufayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943105v1</w:t>
+                <w:t xml:space="preserve">hal-03933430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool for simulating the time-dependent field distribution in PE insulation on the basis of a physical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of contact charge upon the injection current and electrode-insulator interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Dissado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
+              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933430v1</w:t>
+                <w:t xml:space="preserve">hal-03943105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for understanding the thermo-electrical behaviour of XLPE insulation in power cables and accessories</w:t>
               </w:r>
@@ -17008,51 +17008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Dissado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17107,51 +17107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport modelling: a key towards a smart engineering of insulating polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17247,51 +17247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction mechanisms and numerical modelling of transport in organic insulators: trends and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,51 +17355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de conduction et modélisation numérique du transport dans les isolants organiques : tendances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17816,51 +17816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac918e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJST.63(1).27-33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Hugo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP61707.2025.11218460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Beldjilali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M. Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863221" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Mai Quy&#7873;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n M&#7841;nh Qu&#226;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Th&#7883;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#7847;n Anh T&#249;ng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Chang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huzayyin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547761" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pashinin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5723971" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03451282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac918e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJST.63(1).27-33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Hugo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP61707.2025.11218460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Beldjilali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M. Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863221" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Mai Quy&#7873;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n M&#7841;nh Qu&#226;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Th&#7883;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#7847;n Anh T&#249;ng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Chang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huzayyin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547761" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943232v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158597v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pashinin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5723971" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943105v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03451282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>