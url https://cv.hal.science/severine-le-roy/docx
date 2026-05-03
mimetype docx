--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2989,144 +2989,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (15), pp.152901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4871377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169851v1</w:t>
+                <w:t xml:space="preserve">hal-03169837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field distribution in polymeric MV-HVDC model cable under temperature gradient. Simulation and space charge measurements</w:t>
               </w:r>
@@ -3240,144 +3240,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Q Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (15), pp.152901. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169837v1</w:t>
+                <w:t xml:space="preserve">hal-03169851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Electroacoustic Deconvolution Techniques for Space Charge Recovery in Coaxial Geometry</w:t>
               </w:r>
@@ -5951,248 +5951,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Accessories for HVDC Cables: Complexity of the Field Distribution</w:t>
+                <w:t xml:space="preserve">Field Distribution in HVDC Cable Accessories: Shaping Field Control Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shimane, Japan. pp.41-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEE-AM58328.2023.10395481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ISEIM60444.2023.10328952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690534v1</w:t>
+                <w:t xml:space="preserve">hal-04690496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Distribution in HVDC Cable Accessories: Shaping Field Control Elements</w:t>
+                <w:t xml:space="preserve">On the Design of Accessories for HVDC Cables: Complexity of the Field Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shimane, Japan. pp.41-44, </w:t>
+              <w:t xml:space="preserve">2023 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ISEIM60444.2023.10328952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EEE-AM58328.2023.10395481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690496v1</w:t>
+                <w:t xml:space="preserve">hal-04690534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for charges transport and build-up in extruded insulation (XLPE) for HVDC cables</w:t>
               </w:r>
@@ -6293,222 +6293,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanometric processes linked to charge generation on the macroscopic behaviour in polyethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.M. Hoang</w:t>
+                <w:t xml:space="preserve">Targeted Thermal and Electrical Properties of Rubber Materials for HVDC Cable Accessories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863221⟩</w:t>
+              <w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.53-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854245v1</w:t>
+                <w:t xml:space="preserve">hal-03784544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Thermal and Electrical Properties of Rubber Materials for HVDC Cable Accessories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Impact of nanometric processes linked to charge generation on the macroscopic behaviour in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.M. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.53-56, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.222-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784544v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fabrication process of polyethylene / boronnitride nanocomposite on morphology and dielectric properties</w:t>
               </w:r>
@@ -8229,208 +8229,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of the electrical stress on the ageing for a HVDC model cable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Versailles, France. Paper B7-4, pp 1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340722v1</w:t>
+                <w:t xml:space="preserve">hal-03942907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for HVDC links in electricity network of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tùng Trần Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8449,165 +8432,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the impact of the electrical stress on the ageing for a HVDC model cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t>
+              <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Versailles, France. Paper B7-4, pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942907v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t>
               </w:r>
@@ -8710,51 +8710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement d’un isolant de câble modèle synthétique sous contraintes HVDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9188,408 +9188,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the field and charge distribution at semicon/polyethylene interface on the press-molding process derived from Kelvin Probe Force Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Charge Generation and Transport in Low Density Polyethylene Irradiated by an Electron-Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544910⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943240v1</w:t>
+                <w:t xml:space="preserve">hal-02396194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Measurements and Simulations for Space Charges in Aeronautical Cables</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependence of the field and charge distribution at semicon/polyethylene interface on the press-molding process derived from Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hillborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on High Voltage Engineering and Application (ICHVE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHVE.2018.8642066⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cancún, Mexico. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340303v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Charge Generation and Transport in Low Density Polyethylene Irradiated by an Electron-Beam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Preliminary Measurements and Simulations for Space Charges in Aeronautical Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on High Voltage Engineering and Application (ICHVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athens, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHVE.2018.8642066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396194v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t>
               </w:r>
@@ -9822,90 +9822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and charge distribution at semicon/polyethylene interfaces from combinations of probe force microscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hillborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9947,51 +9947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Press-Molding Process on Chemical, Structural and Dielectric Properties of Insulating Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10308,749 +10308,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Alhossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547745⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.796-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047977v1</w:t>
+                <w:t xml:space="preserve">hal-03943237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alhossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943044v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157458v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943237v1</w:t>
+                <w:t xml:space="preserve">hal-04157458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Atomic Scale Modeling, Fluid Modeling and KPFM Measurements to Characterize an Interface at Nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet Maxwell-Wagner dans des multicouches: mesure et modèle de la charge d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Thi Thu Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Huzayyin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), Jul. 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943236v1</w:t>
+                <w:t xml:space="preserve">hal-01361651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet Maxwell-Wagner dans des multicouches: mesure et modèle de la charge d'interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Atomic Scale Modeling, Fluid Modeling and KPFM Measurements to Characterize an Interface at Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huzayyin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), Jul. 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.897-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361651v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of electron-beam irradiated LDPE films to understand space charge generation and transport</w:t>
               </w:r>
@@ -11238,273 +11238,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling charge transport and storage in polymeric insulating materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and optical studies of P3HT: Ni-complexes thin films for organic bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Moineau-Chane Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS spring meeting, 26 – 30 May 2014, Lille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157419v1</w:t>
+                <w:t xml:space="preserve">hal-03943232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical studies of P3HT: Ni-complexes thin films for organic bulk heterojunction solar cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling charge transport and storage in polymeric insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS spring meeting, 26 – 30 May 2014, Lille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943232v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de champ électrique dans des câbles modèles MV-HVDC sous gradient thermique: simulation et mesure de distribution de charges d'espace</w:t>
               </w:r>
@@ -11842,769 +11842,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Nature of Initiator on Ionic Conduction in Radiation Cured Epoxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943176v1</w:t>
+                <w:t xml:space="preserve">hal-03943175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034547v1</w:t>
+                <w:t xml:space="preserve">hal-03943174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
+                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942790v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942791v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature of Initiator on Ionic Conduction in Radiation Cured Epoxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Coqueret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943175v1</w:t>
+                <w:t xml:space="preserve">hal-03034547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+                <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943174v1</w:t>
+                <w:t xml:space="preserve">hal-03942790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the transport mechanism on simulated charge packet propagation in polyethylene</w:t>
               </w:r>
@@ -12986,377 +12986,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942787v1</w:t>
+                <w:t xml:space="preserve">hal-03933533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988020v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03933533v1</w:t>
+                <w:t xml:space="preserve">hal-03988020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structural and electrical properties in radiation-cured polymers</w:t>
               </w:r>
@@ -13368,51 +13368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13574,325 +13574,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the electronic surface properties of PE on the basis of an exponential distribution of trapping centres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
+              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158597v1</w:t>
+                <w:t xml:space="preserve">hal-04157418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157418v1</w:t>
+                <w:t xml:space="preserve">hal-03988294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the electronic surface properties of PE on the basis of an exponential distribution of trapping centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988294v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling electroluminescence in insulating polymers under sinusoidal stress: effect of applied voltage, frequency and offset</w:t>
               </w:r>
@@ -14426,51 +14426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Injection and Extraction in Metal/Polyethylene Contact through an Exponential Distribution of Surface States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15300,51 +15300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Dielectric-metal Interface with an Exponential Distribution of Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15389,378 +15389,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933431v1</w:t>
+                <w:t xml:space="preserve">hal-03943107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933432v1</w:t>
+                <w:t xml:space="preserve">hal-03933431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandana Taleb</w:t>
+                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943107v1</w:t>
+                <w:t xml:space="preserve">hal-03933432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cross-linking Agent on Space Charge Accumulation in XLPE under DC Electric Stress</w:t>
               </w:r>
@@ -16760,230 +16760,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool for simulating the time-dependent field distribution in PE insulation on the basis of a physical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of contact charge upon the injection current and electrode-insulator interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Dissado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
+              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933430v1</w:t>
+                <w:t xml:space="preserve">hal-03943105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contact charge upon the injection current and electrode-insulator interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A user-friendly tool for simulating the time-dependent field distribution in PE insulation on the basis of a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boufayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943105v1</w:t>
+                <w:t xml:space="preserve">hal-03933430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for understanding the thermo-electrical behaviour of XLPE insulation in power cables and accessories</w:t>
               </w:r>
@@ -17816,51 +17816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac918e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJST.63(1).27-33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Hugo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP61707.2025.11218460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Beldjilali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M. Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863221" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Mai Quy&#7873;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n M&#7841;nh Qu&#226;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Th&#7883;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#7847;n Anh T&#249;ng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Chang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huzayyin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547761" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943232v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158597v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pashinin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5723971" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943105v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03451282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac918e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJST.63(1).27-33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Hugo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP61707.2025.11218460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Beldjilali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M. Hoang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Mai Quy&#7873;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n M&#7841;nh Qu&#226;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Th&#7883;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#7847;n Anh T&#249;ng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Chang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huzayyin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547761" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pashinin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5723971" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03451282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>