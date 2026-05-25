--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1430,261 +1430,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mô hình hóa cơ chế dẫn điện của vật liệu polyetylen mật độ thấp bằng phương pháp phần tử hữu hạn</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Measurements in High Performance Polymers Used in Aeronautic Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">E.H.N. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31276/VJST.63(1).27-33⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.2195 - 2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2020.008796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048076v1</w:t>
+                <w:t xml:space="preserve">hal-03048558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Measurements in High Performance Polymers Used in Aeronautic Cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.H.N. Diaw</w:t>
+                <w:t xml:space="preserve">Mô hình hóa cơ chế dẫn điện của vật liệu polyetylen mật độ thấp bằng phương pháp phần tử hữu hạn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (6), pp.2195 - 2202. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), p. 27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2020.008796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31276/VJST.63(1).27-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048558v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar charge transport model to estimate charging and degradation processes in electron-beam irradiated LDPE films</w:t>
               </w:r>
@@ -2032,499 +2032,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space charge criteria in the assessment of insulation materials for HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Kusumasembada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N.I. Sinisuka</w:t>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Technology Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.1405-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169888v2</w:t>
+                <w:t xml:space="preserve">hal-03169885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge criteria in the assessment of insulation materials for HVDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Kusumasembada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Technology Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169885v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell–Wagner Effect in Multi-Layered Dielectrics: Interfacial Charge Measurement and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+                <w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Q Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies5020027⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169906v1</w:t>
+                <w:t xml:space="preserve">hal-03169908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Maxwell–Wagner Effect in Multi-Layered Dielectrics: Interfacial Charge Measurement and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/technologies5020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169908v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling space charge in a cable geometry</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2361-2367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Q. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3008,51 +3008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (5-6), pp.307-325. </w:t>
@@ -3246,64 +3246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Q Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge dynamics and its energetic features in polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.311-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (2), pp.025306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Segur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (2), pp.298-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5531,317 +5531,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring HVDC Cable Joints Using Smoothly Field Grading Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of the Dynamic of Electrons Implanted in a Polymeric Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Beldjilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613156⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690580v1</w:t>
+                <w:t xml:space="preserve">hal-04692639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Dynamic of Electrons Implanted in a Polymeric Material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Beldjilali</w:t>
+                <w:t xml:space="preserve">Simulation of the effect of insulation surface condition on electrical characteristics in HVDC cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">National Conference on Energy, Electronics, and Automation 2024, Hanoi, Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanoi University of Industry, Jun 2024, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692639v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect of insulation surface condition on electrical characteristics in HVDC cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
+                <w:t xml:space="preserve">Structuring HVDC Cable Joints Using Smoothly Field Grading Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Energy, Electronics, and Automation 2024, Hanoi, Vietnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692685v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Transport Model Considering the Presence of Ions in an XLPE Containing By-Products</w:t>
               </w:r>
@@ -7438,260 +7438,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Ionic Contributions to a Charge Transport Model for Dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of space charge measurement using the Pulsed Electro- Acoustic method during ageing of HVDC model cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hondaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 509-512</w:t>
+              <w:t xml:space="preserve">48th CIGRE Session, D1 Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France. Paper D1-212, pp. 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003054v1</w:t>
+                <w:t xml:space="preserve">hal-03003287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of space charge measurement using the Pulsed Electro- Acoustic method during ageing of HVDC model cable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cenes</w:t>
+                <w:t xml:space="preserve">Introduction of Ionic Contributions to a Charge Transport Model for Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIGRE Session, D1 Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France. Paper D1-212, pp. 1-11</w:t>
+              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003287v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Field and Current Conduction Modelling in Bi-layers Insulations HVDC Aeronautic Cables</w:t>
               </w:r>
@@ -7779,252 +7779,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction faisceau d'électrons/polymère isolant comme modèle du vieillissement électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling charge transport in a HVDC cable using different softwares: from fluid models to macroscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.337-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988088v1</w:t>
+                <w:t xml:space="preserve">hal-02340316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling charge transport in a HVDC cable using different softwares: from fluid models to macroscopic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction faisceau d'électrons/polymère isolant comme modèle du vieillissement électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340316v1</w:t>
+                <w:t xml:space="preserve">hal-03988088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cross linking by-product in low density polyethylene with multilayer dielectric on space charge build up</w:t>
               </w:r>
@@ -8248,64 +8248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8606,64 +8606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8920,676 +8920,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ageing in the Insulation of HVDC Model Cables under Thermo-electric Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Cenes</w:t>
+                <w:t xml:space="preserve">Modelling Charge Generation and Transport in Low Density Polyethylene Irradiated by an Electron-Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Dielectrics (ICD 2018)</w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514774⟩</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396207v1</w:t>
+                <w:t xml:space="preserve">hal-02396194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge criteria on materials for HVDC: Assessment of materials from different crosslinking routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Measurements and Simulations for Space Charges in Aeronautical Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401115⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on High Voltage Engineering and Application (ICHVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athens, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHVE.2018.8642066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396087v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Charge Generation and Transport in Low Density Polyethylene Irradiated by an Electron-Beam</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependence of the field and charge distribution at semicon/polyethylene interface on the press-molding process derived from Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hillborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514663⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cancún, Mexico. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396194v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the field and charge distribution at semicon/polyethylene interface on the press-molding process derived from Kelvin Probe Force Microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Assessment of Ageing in the Insulation of HVDC Model Cables under Thermo-electric Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hillborg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">P. Hondaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cancún, Mexico. pp.469-472, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Dielectrics (ICD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943240v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Measurements and Simulations for Space Charges in Aeronautical Cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Aubert</w:t>
+                <w:t xml:space="preserve">Space charge criteria on materials for HVDC: Assessment of materials from different crosslinking routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diaw</w:t>
+                <w:t xml:space="preserve">T. T.N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ury</w:t>
+                <w:t xml:space="preserve">J. Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on High Voltage Engineering and Application (ICHVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athens, Greece. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.111-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHVE.2018.8642066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340303v1</w:t>
+                <w:t xml:space="preserve">hal-02396087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t>
               </w:r>
@@ -9614,51 +9614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9731,51 +9731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9822,103 +9822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and charge distribution at semicon/polyethylene interfaces from combinations of probe force microscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hillborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int. Symp. on Electrets (ISE), Leuven, Belgium, 4-8 Sept. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. p.29</w:t>
@@ -9947,90 +9947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Press-Molding Process on Chemical, Structural and Dielectric Properties of Insulating Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10075,757 +10075,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-related space charge in insulations for HVDC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ngapuli Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.796-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032130v1</w:t>
+                <w:t xml:space="preserve">hal-03943237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge measurements on electron-beam irradiated LDPE films, with and without metallization of irradiated surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alhossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique (SFE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032101v1</w:t>
+                <w:t xml:space="preserve">hal-02047977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943237v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047977v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Design-related space charge in insulations for HVDC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugroho Adi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngapuli Sinisuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943044v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space charge measurements on electron-beam irradiated LDPE films, with and without metallization of irradiated surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique (SFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157458v1</w:t>
+                <w:t xml:space="preserve">hal-03032101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Maxwell-Wagner dans des multicouches: mesure et modèle de la charge d'interface</w:t>
               </w:r>
@@ -10850,51 +10850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,51 +11036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of electron-beam irradiated LDPE films to understand space charge generation and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11421,51 +11421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11542,51 +11542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Q Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11717,937 +11717,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de matrices à base de résines aromatiques époxyde et acrylate polymérisées sous rayonnement ionisant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Nature of Initiator on Ionic Conduction in Radiation Cured Epoxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Molinari</w:t>
+                <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque de l’Association PolyRay, Rouen France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943177v1</w:t>
+                <w:t xml:space="preserve">hal-03943175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature of Initiator on Ionic Conduction in Radiation Cured Epoxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943175v1</w:t>
+                <w:t xml:space="preserve">hal-03943174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943174v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Despax</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942791v1</w:t>
+                <w:t xml:space="preserve">hal-03034547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+                <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Denizet</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943176v1</w:t>
+                <w:t xml:space="preserve">hal-03942790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
+                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034547v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Propriétés électriques de matrices à base de résines aromatiques époxyde et acrylate polymérisées sous rayonnement ionisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
+              <w:t xml:space="preserve">XIème Colloque de l’Association PolyRay, Rouen France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942790v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the transport mechanism on simulated charge packet propagation in polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,51 +12724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12819,51 +12819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12917,446 +12917,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling space charge behaviour in solid organic dielectrics under electric stress: What are the difficulties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158598v1</w:t>
+                <w:t xml:space="preserve">hal-03933533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03933533v1</w:t>
+                <w:t xml:space="preserve">hal-03942787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
+              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942787v1</w:t>
+                <w:t xml:space="preserve">hal-03988020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling space charge behaviour in solid organic dielectrics under electric stress: What are the difficulties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988020v1</w:t>
+                <w:t xml:space="preserve">hal-04158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structural and electrical properties in radiation-cured polymers</w:t>
               </w:r>
@@ -13368,77 +13368,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13466,433 +13466,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling AC electroluminescence in PE on the basis of an exponential distribution of trapping centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
+              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988090v1</w:t>
+                <w:t xml:space="preserve">hal-04157418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157418v1</w:t>
+                <w:t xml:space="preserve">hal-03988294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the electronic surface properties of PE on the basis of an exponential distribution of trapping centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988294v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the electronic surface properties of PE on the basis of an exponential distribution of trapping centres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling AC electroluminescence in PE on the basis of an exponential distribution of trapping centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158597v1</w:t>
+                <w:t xml:space="preserve">hal-03988090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling electroluminescence in insulating polymers under sinusoidal stress: effect of applied voltage, frequency and offset</w:t>
               </w:r>
@@ -14042,51 +14042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14351,213 +14351,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches duale simulation-expérimentation pour la compréhension des phénomènes de charge d'espace : où sont les difficultés?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Injection and Extraction in Metal/Polyethylene Contact through an Exponential Distribution of Surface States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMI 2010: 1ère Rencontre Francophone sur les Matériaux Isolants, Tetouan, MOROCCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158596v1</w:t>
+                <w:t xml:space="preserve">hal-03943170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Injection and Extraction in Metal/Polyethylene Contact through an Exponential Distribution of Surface States</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches duale simulation-expérimentation pour la compréhension des phénomènes de charge d'espace : où sont les difficultés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFMI 2010: 1ère Rencontre Francophone sur les Matériaux Isolants, Tetouan, MOROCCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tetouan, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943170v1</w:t>
+                <w:t xml:space="preserve">hal-04158596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t>
               </w:r>
@@ -14569,64 +14569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14667,295 +14667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tung Tran Anh</w:t>
+                <w:t xml:space="preserve">A Deconvolution Technique for Space Charge Recovery in Lossy and Dispersive Dielectrics using PEA Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933689v1</w:t>
+                <w:t xml:space="preserve">hal-03943169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deconvolution Technique for Space Charge Recovery in Lossy and Dispersive Dielectrics using PEA Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943169v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Modelling of Electroluminescence in High Voltage Polymeric Insulation</w:t>
               </w:r>
@@ -14993,51 +14993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
@@ -15300,51 +15300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Dielectric-metal Interface with an Exponential Distribution of Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15395,51 +15395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15493,274 +15493,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933431v1</w:t>
+                <w:t xml:space="preserve">hal-03933432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933432v1</w:t>
+                <w:t xml:space="preserve">hal-03933431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cross-linking Agent on Space Charge Accumulation in XLPE under DC Electric Stress</w:t>
               </w:r>
@@ -15785,51 +15785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15919,51 +15919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16053,51 +16053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16243,51 +16243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2008: Conference on Electrical Insulation and Dielectric Phenomena, Quebec City, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Quebec City, Canada. pp.349-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16360,51 +16360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference on charge transport in non-metallic Solids, Londres, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16455,51 +16455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16563,51 +16563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Dissado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16697,51 +16697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16900,51 +16900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17008,51 +17008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Dissado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17107,51 +17107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport modelling: a key towards a smart engineering of insulating polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17247,51 +17247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction mechanisms and numerical modelling of transport in organic insulators: trends and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,51 +17355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de conduction et modélisation numérique du transport dans les isolants organiques : tendances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17816,51 +17816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac918e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJST.63(1).27-33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Hugo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP61707.2025.11218460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Beldjilali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M. Hoang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Mai Quy&#7873;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n M&#7841;nh Qu&#226;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Th&#7883;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#7847;n Anh T&#249;ng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Chang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huzayyin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547761" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pashinin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5723971" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03451282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac918e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJST.63(1).27-33" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Hugo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP61707.2025.11218460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Beldjilali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M. Hoang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Mai Quy&#7873;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n M&#7841;nh Qu&#226;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Th&#7883;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#7847;n Anh T&#249;ng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Chang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huzayyin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547761" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158598v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158597v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eismann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pancheshnyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pashinin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5723971" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03451282v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>