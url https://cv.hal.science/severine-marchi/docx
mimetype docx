--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -368,265 +368,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03696298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouadi el‑Jarf (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Crépy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696261v1</w:t>
+                <w:t xml:space="preserve">halshs-03737717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouadi el‑Jarf (2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Marchi</w:t>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Laisney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03737717v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
@@ -746,64 +746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi el-Jarf (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1194,234 +1194,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre arrière-pays et capitale, l'approvisionnement et le stockage des céréales dans le royaume de Kerma (Soudan)</w:t>
+                <w:t xml:space="preserve">« Découvertes récentes sur le site de Doukki Gel : les fortifications de la période Kerma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les céréales dans le monde antique, 5, https://www.nehet.fr/images/NEHET5/12-NEHET%205-MARCHI.pdf</w:t>
+              <w:t xml:space="preserve">Routes de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actualité de la recherche archéologique française au Soudan, Hors Série 3, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896543v1</w:t>
+                <w:t xml:space="preserve">halshs-02901797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Découvertes récentes sur le site de Doukki Gel : les fortifications de la période Kerma »</w:t>
+                <w:t xml:space="preserve">Découvertes récentes sur le site de Doukki Gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Actualité de la recherche archéologique française au Soudan, Hors Série 3, pp.31-45</w:t>
+              <w:t xml:space="preserve">, 2018, Hors-Série, 3, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901797v1</w:t>
+                <w:t xml:space="preserve">halshs-04363276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes sur le site de Doukki Gel</w:t>
+                <w:t xml:space="preserve">Entre arrière-pays et capitale, l'approvisionnement et le stockage des céréales dans le royaume de Kerma (Soudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routes de l'Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hors-Série, 3, pp.31-45</w:t>
+              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les céréales dans le monde antique, 5, https://www.nehet.fr/images/NEHET5/12-NEHET%205-MARCHI.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04363276v1</w:t>
+                <w:t xml:space="preserve">hal-02896543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dokki Gel: et møde mellem ægyptisk og afrikansk arkitektur»</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aia.2022.01.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banaszak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daubisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valbelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Dissaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Conscience" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/auteur/severine-marchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benkert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Epiney-Nicoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gentizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Nogara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/mondes-anciens-et-medievaux/passepresent/un-palais-oriental-migdol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bazzanella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aia.2022.01.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banaszak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daubisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valbelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Dissaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Conscience" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/auteur/severine-marchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benkert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Epiney-Nicoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gentizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Nogara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/mondes-anciens-et-medievaux/passepresent/un-palais-oriental-migdol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bazzanella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>