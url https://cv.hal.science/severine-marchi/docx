--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -844,295 +844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell el-Herr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Defernez</w:t>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Favry</w:t>
+                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Banaszak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Marchi</w:t>
+                <w:t xml:space="preserve">Lorenzo Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.772⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03110707v1</w:t>
+                <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+                <w:t xml:space="preserve">Tell el-Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Somaglino</w:t>
+                <w:t xml:space="preserve">Nathalie Favry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
+                <w:t xml:space="preserve">Aline Banaszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Medini</w:t>
+                <w:t xml:space="preserve">Anne-Laure Daubisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085498v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03110707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Egyptian occupation and the indigenous city of Dokki Gel in the early 18th Dynasty »</w:t>
               </w:r>
@@ -1194,96 +1194,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Découvertes récentes sur le site de Doukki Gel : les fortifications de la période Kerma »</w:t>
+                <w:t xml:space="preserve">Entre arrière-pays et capitale, l'approvisionnement et le stockage des céréales dans le royaume de Kerma (Soudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routes de l'Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Actualité de la recherche archéologique française au Soudan, Hors Série 3, pp.31-45</w:t>
+              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les céréales dans le monde antique, 5, https://www.nehet.fr/images/NEHET5/12-NEHET%205-MARCHI.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901797v1</w:t>
+                <w:t xml:space="preserve">hal-02896543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes récentes sur le site de Doukki Gel</w:t>
               </w:r>
@@ -1332,96 +1332,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre arrière-pays et capitale, l'approvisionnement et le stockage des céréales dans le royaume de Kerma (Soudan)</w:t>
+                <w:t xml:space="preserve">« Découvertes récentes sur le site de Doukki Gel : les fortifications de la période Kerma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les céréales dans le monde antique, 5, https://www.nehet.fr/images/NEHET5/12-NEHET%205-MARCHI.pdf</w:t>
+              <w:t xml:space="preserve">Routes de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actualité de la recherche archéologique française au Soudan, Hors Série 3, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896543v1</w:t>
+                <w:t xml:space="preserve">halshs-02901797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dokki Gel: et møde mellem ægyptisk og afrikansk arkitektur»</w:t>
               </w:r>
@@ -2929,51 +2929,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3058,1046 +3058,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cuisine et dépendances à l'ombre du palais »</w:t>
+                <w:t xml:space="preserve">« Le mobilier domestique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Defernez; Giorgio Nogara; Dominique Valbelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Sinaï au Soudan : itinéraires d'une égyptologue, Mélanges offerts au Professeur Dominique Valbelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, Editions de Boccard, pp.87-99, 2017, Orient et Méditerranée archéologie, 978-2-7018-0521-4</w:t>
+              <w:t xml:space="preserve">Un palais oriental à Migdol. Tell el-Herr, les niveaux de la fin du Ve et du IVe siècle av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-98, 2017, 979-10-231-0550-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901827v1</w:t>
+                <w:t xml:space="preserve">halshs-02901834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mobilier domestique »</w:t>
+                <w:t xml:space="preserve">« Abou Sofyan : les sites à gravures rupestres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Catherine Defernez; Giorgio Nogara; Dominique Valbelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gratien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un palais oriental à Migdol. Tell el-Herr, les niveaux de la fin du Ve et du IVe siècle av. J.-C.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-98, 2017, 979-10-231-0550-6</w:t>
+              <w:t xml:space="preserve">Abou Sofyan et Zankor. Prospections dans le Kordofan occidental (Soudan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1457, Presses Universitaires du Septentrion, pp.27-34, 2013, Archaiologia, 978-2-7574-0595-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901834v1</w:t>
+                <w:t xml:space="preserve">halshs-02901902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Abou Sofyan : les sites à gravures rupestres »</w:t>
+                <w:t xml:space="preserve">« Abou Sofyan : les sites prospectés ; le secteur de Zankor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Pierre Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Nogara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gratien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Gratien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abou Sofyan et Zankor. Prospections dans le Kordofan occidental (Soudan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1457, Presses Universitaires du Septentrion, pp.27-34, 2013, Archaiologia, 978-2-7574-0595-6</w:t>
+              <w:t xml:space="preserve">, 1457, Presses Universitaires du Septentrion, pp.35-156, 2013, Archaiologia, 978-2-7574-0595-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02901902v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Abou Sofyan : les sites prospectés ; le secteur de Zankor »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Un dépôt votif de la forteresse de Tell el-Herr »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valbelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Brigitte Gratien. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Zivie-Coche; Ivan Guermeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abou Sofyan et Zankor. Prospections dans le Kordofan occidental (Soudan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1457, Presses Universitaires du Septentrion, pp.35-156, 2013, Archaiologia, 978-2-7574-0595-6</w:t>
+              <w:t xml:space="preserve">Parcourir l'éternité, Hommages à Jean Yoyotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 156, Brepols, pp.1031-1043, 2012, Bibliothèque de l’École des Hautes Études, Sciences Religieuses, 978-2-503-54474-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901909v1</w:t>
+                <w:t xml:space="preserve">halshs-02901872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un dépôt votif de la forteresse de Tell el-Herr »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Les niveaux ptolémaïques et du Haut-Empire sur le tell »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christiane Zivie-Coche; Ivan Guermeur. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Nogara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Valbelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcourir l'éternité, Hommages à Jean Yoyotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 156, Brepols, pp.1031-1043, 2012, Bibliothèque de l’École des Hautes Études, Sciences Religieuses, 978-2-503-54474-8</w:t>
+              <w:t xml:space="preserve">Tell el-Herr, les niveaux hellénistiques et du Haut-Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.14-32, 2007, 978-2-87772-362-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901872v1</w:t>
+                <w:t xml:space="preserve">halshs-02901878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les niveaux ptolémaïques et du Haut-Empire sur le tell »</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Dominique Valbelle. </w:t>
+                <w:t xml:space="preserve">« La séquence chronostratigraphique de Brig-Glis/Gamsen, Waldmatte (Valais, CH) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Epiney-Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Gentizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Besse; L.-I. Stahl Gretsch; Philippe Curdy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tell el-Herr, les niveaux hellénistiques et du Haut-Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.14-32, 2007, 978-2-87772-362-6</w:t>
+              <w:t xml:space="preserve">ConstellaSion. Hommage à Alain Gallay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95, Cahiers d’archéologie romande, pp.291-306, 2003, Cahiers d’archéologie romande, 2-88028-095-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02901878v1</w:t>
+                <w:t xml:space="preserve">halshs-02902058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La séquence chronostratigraphique de Brig-Glis/Gamsen, Waldmatte (Valais, CH) »</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Marie Besse; L.-I. Stahl Gretsch; Philippe Curdy. </w:t>
+                <w:t xml:space="preserve">« Étude des peintures rupestres d'Aïré Soroba (République du Mali) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beat Sottas, Thomas Hammer, Lilo Roost Vischer Anne Mayor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConstellaSion. Hommage à Alain Gallay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 95, Cahiers d’archéologie romande, pp.291-306, 2003, Cahiers d’archéologie romande, 2-88028-095-8</w:t>
+              <w:t xml:space="preserve">Le forum suisse des africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Lit Verlag, pp.75-87, 1997, Afrianische Studien, 3-8258-3506-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02902058v1</w:t>
+                <w:t xml:space="preserve">halshs-02902081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étude des peintures rupestres d'Aïré Soroba (République du Mali) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Western African Rock Art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beat Sottas, Thomas Hammer, Lilo Roost Vischer Anne Mayor. </w:t>
+              <w:t xml:space="preserve">Joseph O. Vogel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le forum suisse des africanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Lit Verlag, pp.75-87, 1997, Afrianische Studien, 3-8258-3506-5</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Precolonial Africa : Archaeology, History, Languages, Culture, and Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Altamira Press Editors, pp.352-357, 1997, 0-7619-8902-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02902081v1</w:t>
+                <w:t xml:space="preserve">halshs-02902086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Western African Rock Art »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huysecom Eric</w:t>
+                <w:t xml:space="preserve">Catalogue des stèles et compositions monumentales alpines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joseph O. Vogel. </w:t>
+              <w:t xml:space="preserve">Alain Gallay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Precolonial Africa : Archaeology, History, Languages, Culture, and Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Altamira Press Editors, pp.352-357, 1997, 0-7619-8902-1</w:t>
+              <w:t xml:space="preserve">Dans les Alpes à l'aube du métal. Archéologie et bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées cantonaux du Valais, pp.175-201, 1995, 2-88426-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02902086v1</w:t>
+                <w:t xml:space="preserve">halshs-02902075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles anthropomorphes et compositions monumentales alpines : chronologie et contextes de découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bazzanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Gallay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans les Alpes à l'aube du métal. Archéologie et bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées cantonaux du Valais, pp.155-160, 1995, 2-88426-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902072v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02902075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4244,51 +4149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aia.2022.01.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banaszak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daubisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valbelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Dissaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Conscience" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/auteur/severine-marchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benkert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Epiney-Nicoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gentizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Nogara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/mondes-anciens-et-medievaux/passepresent/un-palais-oriental-migdol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bazzanella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aia.2022.01.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banaszak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daubisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.772" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valbelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Dissaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Conscience" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/auteur/severine-marchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benkert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Epiney-Nicoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gentizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/mondes-anciens-et-medievaux/passepresent/un-palais-oriental-migdol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Nogara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bazzanella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>