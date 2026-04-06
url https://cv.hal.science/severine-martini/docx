--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Severine Martini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9471-1708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179422855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre les rôles de la bioluminescence (bactérienne et eucaryotique) et son impact dans la pompe biologique du carbone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l’influence de la bioluminescence sur l’atténuation des flux de carbone particulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décrire la diversité des organismes bioluminescents (de l'océan pélagique au milieu benthique), afin d'utiliser la mesure de cette capacité comme proxy des communautés du milieu obscur (des bactéries aux eucaryotes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l'impact de la bioluminescence dans les réseaux trophiques mésopélagiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapter et développer l'instrumentation nécessaire (et jusqu'alors inexistante en océanographie) au suivi des communautés et à leurs caractéristiques fonctionnelles (bioluminescence).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques: Véhicules Opérés à Distance (ROVs), observatoires câblés, plongées en bouteilles (scientifique), échantillonnages Niskin, CTD, expérimentations en laboratoire​</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​Méthodes statistiques: Programmation (R-studio), analyse du signal, analyse de séries temporelles, modèles logistiques, analyses multivariées, statistiques, visualisation dynamique de données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Dynamic of marine ecosystems”, École Nationale Supérieure de Techniques Avancées – ENSTA ParisTech, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours de Master “Oceanography and Marine Environments”, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Continental Ecosystems and Environmental risks”, CEREGE-Aix, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Programmation pour les sciences de l'environnement”, “Ecologie théorique”, “Microbiologie”, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions océanographiques et plongées scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(63 jours en mer, une mission en temps que chef scientifique (plongée ROV, MBARI 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Europe, Mediterranean Sea, HROV dives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Atalante, North western mediterranean Sea Nautile submarine dive (1 submarine cruise) .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (MultiNet, WP2, CTD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (WP2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Western Flyer, Monterey Bay, Pacific Ocean (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Ka’imikai-O-Kanaloa, Hawaii (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Rachel Carson, Monterey Bay, Pacific Ocean (led as chief scientist, ROV dive, managing 5 scientists and engineers on board, sampling, collection), ROV dives and sampling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Antedon-II, MOOSE program, Mediterranean Sea (Biogeochemical samplings (CTD-rosette))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Téthys II, EUROSITES mission, Mediterranean Sea (Biogeochemical samplings (CTD-rosette), moorings deployments)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financements et projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Axes transverses - MIO - BICYCLEt project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Mission Initiatives LUMIN&SENS project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 GDR Ecology - Statistics - project &amp;quot;Classification of bioluminescence spectra recorded by elephant seal in the dark ocean: links with environmental variables and predator-preys relationships&amp;quot; - S. Martini (LOV - Centre d’Etudes Biologiques de Chizé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 DEFI-instrumentation aux limites CNRS - project CENSOR - equipment of elephant seal for bioluminescence detection PIs: S. Martini LOV/C. Tamburini MIO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 Travel grant for the OBIS-INDEEP workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;Light-on-MARS&amp;quot; project (MBARI internal fundings) PI: S. Martini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 MBARI postdoc fellowship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Award from the Bettencourt-Schueller foundation for past research and postdoctoral &amp;quot;DeepLUCY&amp;quot; project at MBARI on bioluminescence study at the deep-sea MARS observatory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 DEFI-instrumentation aux limites CNRS - project DEEP-BLUE - PI: R. Barbier Institut de Physique Nucleaire de Lyon - In2P3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepSea'Nnovation: A Deep Sea Camera to Study Bioluminescence In Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahiouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Puigserver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Diel Vertical Migrations of Bioluminescent Deep Scattering Layers Into Monitoring Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damianos Chatzievangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nixon Bahamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riccobene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.661809. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.661809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescence in an Undescribed Species of Carnivorous Sponge (Cladorhizidae) From the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrin T Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonny Lundsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.576476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Ocean Is Full of Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2020.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluorescence and bioluminescence sensors to characterize auto- and heterotrophic plankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Shulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H.D. Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and quantification of bioluminescence as an ecological trait in the deep sea benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kuhnz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50961-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Biodiversity, Behavior, and Bioluminescence of Deep-Sea Organisms Using Molecular and Maritime Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Haddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.38-47. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bioluminescence from the surface to the deep sea demonstrates its predominance as an ecological trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00988069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Luminous Piezophile Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00096-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, quantification and identification of in situ bioluminescence signals by an innovative sensor (CEMSOR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05356695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider, ship and satellite measurements of marine bioluminescence in the Mediterranean Sea: the BIOLUMOPS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité dans le projet ABYSSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences humaines et sociales et l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The REINFORCE Project: Inviting Citizen Scientists to analyse KM3NeT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël de Wasseige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1392, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories ? Example from high frequency records and real time data at the ANTARES site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on bioluminescence and chemiluminescence (17th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeurs : les secrets des grands fonds marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Bellinghery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2025, 9782271154477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan BIOLUMOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Selection of the MEUST Submarine Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ready-to-use logistic Verhulst model implemented in R shiny to estimate growth parameters of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Severine Martini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9471-1708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179422855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre les rôles de la bioluminescence (bactérienne et eucaryotique) et son impact dans la pompe biologique du carbone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l’influence de la bioluminescence sur l’atténuation des flux de carbone particulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décrire la diversité des organismes bioluminescents (de l'océan pélagique au milieu benthique), afin d'utiliser la mesure de cette capacité comme proxy des communautés du milieu obscur (des bactéries aux eucaryotes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l'impact de la bioluminescence dans les réseaux trophiques mésopélagiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapter et développer l'instrumentation nécessaire (et jusqu'alors inexistante en océanographie) au suivi des communautés et à leurs caractéristiques fonctionnelles (bioluminescence).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques: Véhicules Opérés à Distance (ROVs), observatoires câblés, plongées en bouteilles (scientifique), échantillonnages Niskin, CTD, expérimentations en laboratoire​</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​Méthodes statistiques: Programmation (R-studio), analyse du signal, analyse de séries temporelles, modèles logistiques, analyses multivariées, statistiques, visualisation dynamique de données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Dynamic of marine ecosystems”, École Nationale Supérieure de Techniques Avancées – ENSTA ParisTech, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours de Master “Oceanography and Marine Environments”, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Continental Ecosystems and Environmental risks”, CEREGE-Aix, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Programmation pour les sciences de l'environnement”, “Ecologie théorique”, “Microbiologie”, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions océanographiques et plongées scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(63 jours en mer, une mission en temps que chef scientifique (plongée ROV, MBARI 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Europe, Mediterranean Sea, HROV dives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Atalante, North western mediterranean Sea Nautile submarine dive (1 submarine cruise) .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (MultiNet, WP2, CTD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (WP2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Western Flyer, Monterey Bay, Pacific Ocean (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Ka’imikai-O-Kanaloa, Hawaii (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Rachel Carson, Monterey Bay, Pacific Ocean (led as chief scientist, ROV dive, managing 5 scientists and engineers on board, sampling, collection), ROV dives and sampling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Antedon-II, MOOSE program, Mediterranean Sea (Biogeochemical samplings (CTD-rosette))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Téthys II, EUROSITES mission, Mediterranean Sea (Biogeochemical samplings (CTD-rosette), moorings deployments)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financements et projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Axes transverses - MIO - BICYCLEt project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Mission Initiatives LUMIN&SENS project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 GDR Ecology - Statistics - project &amp;quot;Classification of bioluminescence spectra recorded by elephant seal in the dark ocean: links with environmental variables and predator-preys relationships&amp;quot; - S. Martini (LOV - Centre d’Etudes Biologiques de Chizé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 DEFI-instrumentation aux limites CNRS - project CENSOR - equipment of elephant seal for bioluminescence detection PIs: S. Martini LOV/C. Tamburini MIO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 Travel grant for the OBIS-INDEEP workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;Light-on-MARS&amp;quot; project (MBARI internal fundings) PI: S. Martini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 MBARI postdoc fellowship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Award from the Bettencourt-Schueller foundation for past research and postdoctoral &amp;quot;DeepLUCY&amp;quot; project at MBARI on bioluminescence study at the deep-sea MARS observatory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 DEFI-instrumentation aux limites CNRS - project DEEP-BLUE - PI: R. Barbier Institut de Physique Nucleaire de Lyon - In2P3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepSea'Nnovation: A Deep Sea Camera to Study Bioluminescence In Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahiouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Puigserver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Diel Vertical Migrations of Bioluminescent Deep Scattering Layers Into Monitoring Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damianos Chatzievangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nixon Bahamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riccobene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.661809. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.661809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescence in an Undescribed Species of Carnivorous Sponge (Cladorhizidae) From the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrin T Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonny Lundsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.576476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Ocean Is Full of Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2020.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and quantification of bioluminescence as an ecological trait in the deep sea benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kuhnz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50961-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluorescence and bioluminescence sensors to characterize auto- and heterotrophic plankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Shulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H.D. Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Biodiversity, Behavior, and Bioluminescence of Deep-Sea Organisms Using Molecular and Maritime Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Haddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.38-47. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bioluminescence from the surface to the deep sea demonstrates its predominance as an ecological trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00988069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Luminous Piezophile Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00096-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, quantification and identification of in situ bioluminescence signals by an innovative sensor (CEMSOR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05356695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider, ship and satellite measurements of marine bioluminescence in the Mediterranean Sea: the BIOLUMOPS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité dans le projet ABYSSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences humaines et sociales et l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The REINFORCE Project: Inviting Citizen Scientists to analyse KM3NeT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël de Wasseige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1392, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories ? Example from high frequency records and real time data at the ANTARES site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on bioluminescence and chemiluminescence (17th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeurs : les secrets des grands fonds marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Bellinghery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2025, 9782271154477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan BIOLUMOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Selection of the MEUST Submarine Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ready-to-use logistic Verhulst model implemented in R shiny to estimate growth parameters of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E670ACA"/>
+    <w:nsid w:val="5D13E5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AE23F90"/>
+    <w:nsid w:val="855DFFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08605F5C"/>
+    <w:nsid w:val="04CC3D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="89128E56"/>
+    <w:nsid w:val="30DBE2D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A170C36"/>
+    <w:nsid w:val="D1C16708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F20E4A8D"/>
+    <w:nsid w:val="614F528B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-martini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-1708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179422855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Maingot-L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahiouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Puigserver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Bahamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riccobene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.661809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin T Schultz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonny Lundsten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H D Haddock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.576476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R Francis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2020.00069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kuhnz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50961-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-D. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00096-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05356695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05513116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini S&#233;verinne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Breton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l de Wasseige" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1392" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Bellinghery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-martini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-1708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179422855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahiouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Puigserver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Maingot-L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Bahamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riccobene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.661809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin T Schultz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonny Lundsten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H D Haddock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.576476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R Francis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2020.00069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kuhnz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50961-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-D. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00096-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05356695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05513116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini S&#233;verinne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Breton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l de Wasseige" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1392" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Bellinghery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>