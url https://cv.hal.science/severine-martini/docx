--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Severine Martini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9471-1708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179422855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre les rôles de la bioluminescence (bactérienne et eucaryotique) et son impact dans la pompe biologique du carbone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l’influence de la bioluminescence sur l’atténuation des flux de carbone particulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décrire la diversité des organismes bioluminescents (de l'océan pélagique au milieu benthique), afin d'utiliser la mesure de cette capacité comme proxy des communautés du milieu obscur (des bactéries aux eucaryotes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l'impact de la bioluminescence dans les réseaux trophiques mésopélagiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapter et développer l'instrumentation nécessaire (et jusqu'alors inexistante en océanographie) au suivi des communautés et à leurs caractéristiques fonctionnelles (bioluminescence).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques: Véhicules Opérés à Distance (ROVs), observatoires câblés, plongées en bouteilles (scientifique), échantillonnages Niskin, CTD, expérimentations en laboratoire​</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​Méthodes statistiques: Programmation (R-studio), analyse du signal, analyse de séries temporelles, modèles logistiques, analyses multivariées, statistiques, visualisation dynamique de données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Dynamic of marine ecosystems”, École Nationale Supérieure de Techniques Avancées – ENSTA ParisTech, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours de Master “Oceanography and Marine Environments”, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Continental Ecosystems and Environmental risks”, CEREGE-Aix, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Programmation pour les sciences de l'environnement”, “Ecologie théorique”, “Microbiologie”, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions océanographiques et plongées scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(63 jours en mer, une mission en temps que chef scientifique (plongée ROV, MBARI 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Europe, Mediterranean Sea, HROV dives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Atalante, North western mediterranean Sea Nautile submarine dive (1 submarine cruise) .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (MultiNet, WP2, CTD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (WP2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Western Flyer, Monterey Bay, Pacific Ocean (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Ka’imikai-O-Kanaloa, Hawaii (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Rachel Carson, Monterey Bay, Pacific Ocean (led as chief scientist, ROV dive, managing 5 scientists and engineers on board, sampling, collection), ROV dives and sampling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Antedon-II, MOOSE program, Mediterranean Sea (Biogeochemical samplings (CTD-rosette))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Téthys II, EUROSITES mission, Mediterranean Sea (Biogeochemical samplings (CTD-rosette), moorings deployments)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financements et projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Axes transverses - MIO - BICYCLEt project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Mission Initiatives LUMIN&SENS project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 GDR Ecology - Statistics - project &amp;quot;Classification of bioluminescence spectra recorded by elephant seal in the dark ocean: links with environmental variables and predator-preys relationships&amp;quot; - S. Martini (LOV - Centre d’Etudes Biologiques de Chizé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 DEFI-instrumentation aux limites CNRS - project CENSOR - equipment of elephant seal for bioluminescence detection PIs: S. Martini LOV/C. Tamburini MIO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 Travel grant for the OBIS-INDEEP workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;Light-on-MARS&amp;quot; project (MBARI internal fundings) PI: S. Martini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 MBARI postdoc fellowship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Award from the Bettencourt-Schueller foundation for past research and postdoctoral &amp;quot;DeepLUCY&amp;quot; project at MBARI on bioluminescence study at the deep-sea MARS observatory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 DEFI-instrumentation aux limites CNRS - project DEEP-BLUE - PI: R. Barbier Institut de Physique Nucleaire de Lyon - In2P3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepSea'Nnovation: A Deep Sea Camera to Study Bioluminescence In Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahiouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Puigserver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Diel Vertical Migrations of Bioluminescent Deep Scattering Layers Into Monitoring Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damianos Chatzievangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nixon Bahamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riccobene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.661809. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.661809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescence in an Undescribed Species of Carnivorous Sponge (Cladorhizidae) From the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrin T Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonny Lundsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.576476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Ocean Is Full of Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2020.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and quantification of bioluminescence as an ecological trait in the deep sea benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kuhnz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50961-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluorescence and bioluminescence sensors to characterize auto- and heterotrophic plankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Shulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H.D. Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Biodiversity, Behavior, and Bioluminescence of Deep-Sea Organisms Using Molecular and Maritime Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Haddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.38-47. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bioluminescence from the surface to the deep sea demonstrates its predominance as an ecological trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00988069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Luminous Piezophile Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00096-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, quantification and identification of in situ bioluminescence signals by an innovative sensor (CEMSOR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05356695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider, ship and satellite measurements of marine bioluminescence in the Mediterranean Sea: the BIOLUMOPS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité dans le projet ABYSSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences humaines et sociales et l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The REINFORCE Project: Inviting Citizen Scientists to analyse KM3NeT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël de Wasseige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1392, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories ? Example from high frequency records and real time data at the ANTARES site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on bioluminescence and chemiluminescence (17th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeurs : les secrets des grands fonds marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Bellinghery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2025, 9782271154477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan BIOLUMOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Selection of the MEUST Submarine Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ready-to-use logistic Verhulst model implemented in R shiny to estimate growth parameters of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Severine Martini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9471-1708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179422855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS à l'Institut Méditerranéen d'Océanologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/AMU/IRD/UTLN), situé sur le campus de Luminy (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au sein de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU PYTHEAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre les rôles de la bioluminescence (bactérienne et eucaryotique) et son impact dans la pompe biologique du carbone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l’influence de la bioluminescence sur l’atténuation des flux de carbone particulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décrire la diversité des organismes bioluminescents (de l'océan pélagique au milieu benthique), afin d'utiliser la mesure de cette capacité comme proxy des communautés du milieu obscur (des bactéries aux eucaryotes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comprendre l'impact de la bioluminescence dans les réseaux trophiques mésopélagiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adapter et développer l'instrumentation nécessaire (et jusqu'alors inexistante en océanographie) au suivi des communautés et à leurs caractéristiques fonctionnelles (bioluminescence).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques: Véhicules Opérés à Distance (ROVs), observatoires câblés, plongées en bouteilles (scientifique), échantillonnages Niskin, CTD, expérimentations en laboratoire​</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​Méthodes statistiques: Programmation (R-studio), analyse du signal, analyse de séries temporelles, modèles logistiques, analyses multivariées, statistiques, visualisation dynamique de données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Dynamic of marine ecosystems”, École Nationale Supérieure de Techniques Avancées – ENSTA ParisTech, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours de Master “Oceanography and Marine Environments”, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Continental Ecosystems and Environmental risks”, CEREGE-Aix, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours “Programmation pour les sciences de l'environnement”, “Ecologie théorique”, “Microbiologie”, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions océanographiques et plongées scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(63 jours en mer, une mission en temps que chef scientifique (plongée ROV, MBARI 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Europe, Mediterranean Sea, HROV dives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’Atalante, North western mediterranean Sea Nautile submarine dive (1 submarine cruise) .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (MultiNet, WP2, CTD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">N/O L’AntedonII, Marseille Bay, Plankton nets (WP2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Western Flyer, Monterey Bay, Pacific Ocean (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Ka’imikai-O-Kanaloa, Hawaii (ROV dives, sampling, scientific SCUBA diving)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Rachel Carson, Monterey Bay, Pacific Ocean (led as chief scientist, ROV dive, managing 5 scientists and engineers on board, sampling, collection), ROV dives and sampling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Antedon-II, MOOSE program, Mediterranean Sea (Biogeochemical samplings (CTD-rosette))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R/V Téthys II, EUROSITES mission, Mediterranean Sea (Biogeochemical samplings (CTD-rosette), moorings deployments)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financements et projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Axes transverses - MIO - BICYCLEt project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Mission Initiatives LUMIN&SENS project (PI: S. Martini)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 GDR Ecology - Statistics - project &amp;quot;Classification of bioluminescence spectra recorded by elephant seal in the dark ocean: links with environmental variables and predator-preys relationships&amp;quot; - S. Martini (LOV - Centre d’Etudes Biologiques de Chizé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 DEFI-instrumentation aux limites CNRS - project CENSOR - equipment of elephant seal for bioluminescence detection PIs: S. Martini LOV/C. Tamburini MIO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 Travel grant for the OBIS-INDEEP workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;Light-on-MARS&amp;quot; project (MBARI internal fundings) PI: S. Martini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 MBARI postdoc fellowship</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Award from the Bettencourt-Schueller foundation for past research and postdoctoral &amp;quot;DeepLUCY&amp;quot; project at MBARI on bioluminescence study at the deep-sea MARS observatory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 DEFI-instrumentation aux limites CNRS - project DEEP-BLUE - PI: R. Barbier Institut de Physique Nucleaire de Lyon - In2P3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepSea'Nnovation: A Deep Sea Camera to Study Bioluminescence In Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahiouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Puigserver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Diel Vertical Migrations of Bioluminescent Deep Scattering Layers Into Monitoring Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damianos Chatzievangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nixon Bahamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riccobene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.661809. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.661809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Bacterial bioluminescence – ecology and impact in the biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (14), pp.3757-3778. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescence in an Undescribed Species of Carnivorous Sponge (Cladorhizidae) From the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrin T Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonny Lundsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.576476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Ocean Is Full of Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e00069. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2020.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and quantification of bioluminescence as an ecological trait in the deep sea benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kuhnz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.14654. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50961-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.453. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluorescence and bioluminescence sensors to characterize auto- and heterotrophic plankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Shulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H.D. Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Biodiversity, Behavior, and Bioluminescence of Deep-Sea Organisms Using Molecular and Maritime Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Haddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.38-47. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2017.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bioluminescence from the surface to the deep sea demonstrates its predominance as an ecological trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H D Haddock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and physiological analysis reveals versatile metabolic capacity of deep-sea Photobacterium phosphoreum ANT-2200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Da Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremophiles life under extreme conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.301-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00792-016-0822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Haren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00988069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between deep bioluminescence and oceanographic variables: A statistical analysis using time–frequency decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Luminous Piezophile Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00096-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories? Example from high frequency records and real time data at the ANTARES site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, quantification and identification of in situ bioluminescence signals by an innovative sensor (CEMSOR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05356695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider, ship and satellite measurements of marine bioluminescence in the Mediterranean Sea: the BIOLUMOPS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité dans le projet ABYSSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences humaines et sociales et l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The REINFORCE Project: Inviting Citizen Scientists to analyse KM3NeT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël de Wasseige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1392, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse bioluminescence time series from in situ observatories ? Example from high frequency records and real time data at the ANTARES site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on bioluminescence and chemiluminescence (17th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeurs : les secrets des grands fonds marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Bellinghery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2025, 9782271154477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan BIOLUMOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martini Séverinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Selection of the MEUST Submarine Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ready-to-use logistic Verhulst model implemented in R shiny to estimate growth parameters of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D13E5AB"/>
+    <w:nsid w:val="6F2B409D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="855DFFDF"/>
+    <w:nsid w:val="EE32FBAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04CC3D0A"/>
+    <w:nsid w:val="A1CB6DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30DBE2D0"/>
+    <w:nsid w:val="33725459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D1C16708"/>
+    <w:nsid w:val="14D138F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="614F528B"/>
+    <w:nsid w:val="6FC8C5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-martini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-1708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179422855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahiouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Puigserver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Maingot-L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Bahamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riccobene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.661809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin T Schultz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonny Lundsten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H D Haddock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.576476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R Francis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2020.00069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kuhnz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50961-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-D. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00096-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05356695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05513116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini S&#233;verinne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Breton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l de Wasseige" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1392" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Bellinghery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-martini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-1708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179422855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahiouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Puigserver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Maingot-L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Bahamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riccobene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.661809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin T Schultz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonny Lundsten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H D Haddock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.576476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R Francis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2020.00069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kuhnz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50961-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.07.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-D. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00096-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05356695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05513116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini S&#233;verinne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Breton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l de Wasseige" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1392" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Bellinghery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>