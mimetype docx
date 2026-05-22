--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F2B409D"/>
+    <w:nsid w:val="CE1E1812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE32FBAF"/>
+    <w:nsid w:val="6EA00B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A1CB6DA8"/>
+    <w:nsid w:val="923BD66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33725459"/>
+    <w:nsid w:val="FE2A5E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14D138F9"/>
+    <w:nsid w:val="37DA2644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6FC8C5C0"/>
+    <w:nsid w:val="58FBC083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>