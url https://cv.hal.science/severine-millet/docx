--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -762,248 +762,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in viscosity-stratified two-fluid channel flow over an anisotropic-inhomogeneous porous bottom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Chattopadhyay</w:t>
+                <w:t xml:space="preserve">The mechanism of long-wave instability in a shear-thinning film flow on a porous substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranganathan Usha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Millet</w:t>
+                <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31, pp.012103. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230 (6), pp.2201-2220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5065780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-019-02376-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158109v1</w:t>
+                <w:t xml:space="preserve">hal-02100890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of long-wave instability in a shear-thinning film flow on a porous substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Botton</w:t>
+                <w:t xml:space="preserve">Instabilities in viscosity-stratified two-fluid channel flow over an anisotropic-inhomogeneous porous bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rousset</w:t>
+                <w:t xml:space="preserve">Ranganathan Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230 (6), pp.2201-2220. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.012103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-019-02376-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5065780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100890v1</w:t>
+                <w:t xml:space="preserve">hal-03158109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D1/2 model for natural convection and solidification in a narrow enclosure</w:t>
               </w:r>
@@ -1251,161 +1251,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
+                <w:t xml:space="preserve">On the effect of thermodiffusion on solute segregation during the growth of semiconductor materials by the vertical Bridgman method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chatelain</w:t>
+                <w:t xml:space="preserve">Mokhtar Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rhouzlane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Botton</w:t>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Albaric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">Marcello Lappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
+              <w:t xml:space="preserve">, 2017, 458, pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01212315v3</w:t>
+                <w:t xml:space="preserve">hal-01724825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
               </w:r>
@@ -1519,161 +1519,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of thermodiffusion on solute segregation during the growth of semiconductor materials by the vertical Bridgman method</w:t>
+                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Ben Sassi</w:t>
+                <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+                <w:t xml:space="preserve">S. Rhouzlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Lappa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">M. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.154-165. </w:t>
+              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.09.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724825v1</w:t>
+                <w:t xml:space="preserve">cea-01212315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
               </w:r>
@@ -1917,563 +1917,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289061v1</w:t>
+                <w:t xml:space="preserve">hal-01062580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Usha</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298335v1</w:t>
+                <w:t xml:space="preserve">hal-01289061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179579v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01062580v2</w:t>
+                <w:t xml:space="preserve">hal-01179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating acoustic streaming jet</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (18), pp.184102. </w:t>
@@ -2587,282 +2587,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of two-layer shear-thinning film flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif expérimental pour l'étude d'ondes à la surface de films non-Newtoniens s'écoulant sur un plan incliné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent Güzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.617-627</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992095v1</w:t>
+                <w:t xml:space="preserve">hal-01725172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour l'étude d'ondes à la surface de films non-Newtoniens s'écoulant sur un plan incliné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Stability of two-layer shear-thinning film flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.043004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725172v1</w:t>
+                <w:t xml:space="preserve">hal-00992095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film flow down a porous substrate in the presence of an insoluble surfactant : Stability analysis</w:t>
               </w:r>
@@ -3094,51 +3094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,303 +3183,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
+                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (3), pp.031701. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336, pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444988v1</w:t>
+                <w:t xml:space="preserve">hal-00444987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
+                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.031701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00444987v1</w:t>
+                <w:t xml:space="preserve">hal-00444988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Stability of Carreau Fluid Flow down an Incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,286 +4908,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-Thinning Film Flows Over a Permeable or Porous Inclined Plane: Phenomenology of Long Wave Instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of a Shear-Thinning Film on a Porous Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting (FEDSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995373v1</w:t>
+                <w:t xml:space="preserve">hal-00541476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Shear-Thinning Film on a Porous Substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear-Thinning Film Flows Over a Permeable or Porous Inclined Plane: Phenomenology of Long Wave Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting (FEDSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541476v1</w:t>
+                <w:t xml:space="preserve">hal-00995373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depoilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Chattopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramana Reddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranganathan Usha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Sassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lappa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.09.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anjalaiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHMFLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Botton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Guzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depoilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Chattopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramana Reddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranganathan Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Sassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lappa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.09.043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anjalaiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHMFLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Botton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Guzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>