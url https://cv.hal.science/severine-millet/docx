--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1117,563 +1117,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
+                <w:t xml:space="preserve">On the effect of thermodiffusion on solute segregation during the growth of semiconductor materials by the vertical Bridgman method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Yahi</w:t>
+                <w:t xml:space="preserve">Mokhtar Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Marcello Lappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724818v1</w:t>
+                <w:t xml:space="preserve">hal-01724825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of thermodiffusion on solute segregation during the growth of semiconductor materials by the vertical Bridgman method</w:t>
+                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Ben Sassi</w:t>
+                <w:t xml:space="preserve">Virgile Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Kaddeche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">Ghislain Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724825v1</w:t>
+                <w:t xml:space="preserve">hal-01496974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Tavernier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">S. Rhouzlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Boutet</w:t>
+                <w:t xml:space="preserve">M. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496974v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01212315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
+                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chatelain</w:t>
+                <w:t xml:space="preserve">Fatma Yahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rhouzlane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Botton</w:t>
+                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Albaric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01212315v3</w:t>
+                <w:t xml:space="preserve">hal-01724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
               </w:r>
@@ -2051,51 +2051,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
@@ -2161,319 +2161,319 @@
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289061v1</w:t>
+                <w:t xml:space="preserve">hal-01179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Usha</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298335v1</w:t>
+                <w:t xml:space="preserve">hal-01289061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179579v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating acoustic streaming jet</w:t>
               </w:r>
@@ -5771,51 +5771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depoilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Chattopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramana Reddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranganathan Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Sassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lappa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.09.043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anjalaiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHMFLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Botton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Guzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depoilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Chattopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramana Reddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranganathan Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Sassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lappa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.09.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anjalaiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHMFLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Botton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Guzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>