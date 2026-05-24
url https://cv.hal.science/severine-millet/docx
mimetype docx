--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1117,563 +1117,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of thermodiffusion on solute segregation during the growth of semiconductor materials by the vertical Bridgman method</w:t>
+                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Ben Sassi</w:t>
+                <w:t xml:space="preserve">Virgile Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Kaddeche</w:t>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Lappa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">Ghislain Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724825v1</w:t>
+                <w:t xml:space="preserve">hal-01496974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient 1D numerical model adapted to the study of transient convecto-diffusive heat and mass transfer in directional solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Tavernier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">S. Rhouzlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Boutet</w:t>
+                <w:t xml:space="preserve">M. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.209-218. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496974v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01212315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards wall functions for the prediction of solute segregation in plane front directional solidification</w:t>
+                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chatelain</w:t>
+                <w:t xml:space="preserve">Fatma Yahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rhouzlane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Botton</w:t>
+                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Albaric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Henry</w:t>
+                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 475, pp.55-69. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01212315v3</w:t>
+                <w:t xml:space="preserve">hal-01724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent transition regimes in the conical Taylor-Couette flow system</w:t>
+                <w:t xml:space="preserve">On the effect of thermodiffusion on solute segregation during the growth of semiconductor materials by the vertical Bridgman method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Yahi</w:t>
+                <w:t xml:space="preserve">Mokhtar Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Bouabdallah</w:t>
+                <w:t xml:space="preserve">Slim Kaddeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Hamnoune</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Marcello Lappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143, pp.02145. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714302145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724818v1</w:t>
+                <w:t xml:space="preserve">hal-01724825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary instability of a shear-thinning film flow down an incline: experimental study</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,563 +1917,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062580v2</w:t>
+                <w:t xml:space="preserve">hal-01289061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179579v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
+                <w:t xml:space="preserve">Stability of a flow down an incline with respect to two-dimensional and three-dimensional disturbances for Newtonian and non-Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (12), pp.063010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.063010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289061v1</w:t>
+                <w:t xml:space="preserve">hal-01179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the viscosity at very low shear rate for shear thinning fluids by electrocapillarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+                <w:t xml:space="preserve">Near field acoustic streaming jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Usha</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 215, pp.60-69. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.033011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298335v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating acoustic streaming jet</w:t>
               </w:r>
@@ -2485,77 +2485,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (18), pp.184102. </w:t>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3183,273 +3183,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
+                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 336, pp.313-319. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.031701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444987v1</w:t>
+                <w:t xml:space="preserve">hal-00444988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave celerity on a shear-thinning fluid film flowing down an incline</w:t>
+                <w:t xml:space="preserve">Stabilité de l'écoulement à deux couches de films non-newtoniens sur un plan incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336, pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2889140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00444988v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Stability of Carreau Fluid Flow down an Incline</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Boussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,243 +4908,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Shear-Thinning Film on a Porous Substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear-Thinning Film Flows Over a Permeable or Porous Inclined Plane: Phenomenology of Long Wave Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting (FEDSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541476v1</w:t>
+                <w:t xml:space="preserve">hal-00995373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-Thinning Film Flows Over a Permeable or Porous Inclined Plane: Phenomenology of Long Wave Instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of a Shear-Thinning Film on a Porous Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting (FEDSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995373v1</w:t>
+                <w:t xml:space="preserve">hal-00541476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of stratified coating flow of shear-thinning fluids.</w:t>
               </w:r>
@@ -5771,51 +5771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depoilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Chattopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramana Reddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranganathan Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Sassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lappa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.09.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anjalaiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHMFLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Botton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Guzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Depoilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Chattopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramana Reddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.68" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02376-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranganathan Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Tavernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.03.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01212315v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhouzlane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albaric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.05.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bouabdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamnoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714302145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ben Sassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kaddeche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lappa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.09.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.276" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.11.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062580v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#252;zel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anjalaiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789459" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHMFLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2889140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W815VT1R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Botton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742737" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boussaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Guzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>