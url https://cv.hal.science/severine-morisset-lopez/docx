--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serodolin, a β-arrestin–biased ligand of 5-HT 7 receptor, attenuates pain-related behaviors</w:t>
+                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
+                <w:t xml:space="preserve">Florestan Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Reverchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hervouet-Coste</w:t>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Robin</w:t>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2118847119⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684955v1</w:t>
+                <w:t xml:space="preserve">hal-03846028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serodolin, a β-arrestin–biased ligand of 5-HT 7 receptor, attenuates pain-related behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Maravat</w:t>
+                <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyin Chen</w:t>
+                <w:t xml:space="preserve">Flora Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Elodie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Blot</w:t>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2118847119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846028v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-N-Methyl-Amino-L-Alanine cyanotoxin promotes modification of undifferentiated cells population and disrupts the inflammatory status in primary cultures of neural stem cells</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lymphocyte Serotonin 5-HT7 Receptor Is Dysregulated in Natalizumab-Treated Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.2418. </w:t>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary Nuclear Magnetic Resonance-Based Metabolomics Approaches for Glioma Biomarker Identification in a Drosophila melanogaster Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,308 +1570,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective Oligodendroglial Lineage and Demyelination in Amyotrophic Lateral Sclerosis</w:t>
+                <w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Moussaed</w:t>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Zahaf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073426⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436366v1</w:t>
+                <w:t xml:space="preserve">hal-03007433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defective Oligodendroglial Lineage and Demyelination in Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Kieda</w:t>
+                <w:t xml:space="preserve">Mireille Moussaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amina Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007433v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRET Analysis of GPCR Dimers in Neurons and Non-Neuronal Cells: Evidence for Inactive, Agonist, and Constitutive Conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cobret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cobret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Štefok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
@@ -2078,90 +2078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioluminescence Resonance Energy Transfer as a Method to Study Protein-Protein Interactions: Application to G Protein Coupled Receptor Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon-Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hervouet-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2350,64 +2350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacomodulation of microRNA Expression in Neurocognitive Diseases: Obstacles and Future Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,77 +2471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs in Neurocognitive Dysfunctions: New Molecular Targets for Pharmacological Treatments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Viorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical interaction between neurofibromin and serotonin 5-HT 6 receptor promotes receptor constitutive activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaumont-Dubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design, Pharmacomodulation, and Synthesis of Dual 5-Hydroxytryptamine 7 (5-HT 7 )/5-Hydroxytryptamine 2A (5-HT 2A ) Receptor Antagonists and Evaluation by [ 18 F]-PET Imaging in a Primate Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Voinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,286 +5250,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic implications of constitutive activity of receptors: the example of the histamine H3 receptor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protean agonism at histamine H3 receptors in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gbahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morisset-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Schwartz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Gbahou</w:t>
+                <w:t xml:space="preserve">R. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission Supplementum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (19), pp.11086-11091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1932276100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081590v1</w:t>
+                <w:t xml:space="preserve">hal-02081588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protean agonism at histamine H3 receptors in vitro and in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic implications of constitutive activity of receptors: the example of the histamine H3 receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morisset-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gbahou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neural Transmission Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081588v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive activity of the recombinant and native histamine H3 receptor</w:t>
               </w:r>
@@ -7018,269 +7018,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in histamine H3 receptor responsiveness in mouse brain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Morisset</w:t>
+                <w:t xml:space="preserve">Distinct pharmacology of rat and human histamine H(3) receptors: role of two amino acids in the third transmembrane domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morisset-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardivel-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Traiffort</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Ganellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 131 (7), pp.1247-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0703712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347608v1</w:t>
+                <w:t xml:space="preserve">hal-02081534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct pharmacology of rat and human histamine H(3) receptors: role of two amino acids in the third transmembrane domain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Gbahou</w:t>
+                <w:t xml:space="preserve">Changes in histamine H3 receptor responsiveness in mouse brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ganellin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Arrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (1), pp.339-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081534v1</w:t>
+                <w:t xml:space="preserve">hal-00347608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High constitutive activity of native H3 receptors regulates histamine neurons in brain.</w:t>
               </w:r>
@@ -7426,77 +7426,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. G. Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tardivel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Arrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 288 (2), pp.590-6</w:t>
@@ -7668,51 +7668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of histamine versus acetylcholine metabolism as a mechanism of tacrine activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 757 (1), pp.314-323. </w:t>
@@ -7930,51 +7930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal localization of the human histamine H1-receptor gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Le Coniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and tissue expression of a rat histamine H2-receptor gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,77 +8785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,90 +9518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pour l’étude de la pigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er atelier thématique du GDR Cosm’actifs Quel modèle pour tester l’activité d’un composé : de la molécule à l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9766,51 +9766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9891,77 +9891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10016,426 +10016,426 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686230v1</w:t>
+                <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Kellenberger</w:t>
+                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625295v1</w:t>
+                <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
+                <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973622v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics for glioma biomarker discovery in a Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10529,77 +10529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10635,168 +10635,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des gliomes chez Drosophila Melanogaster: rôle du récepteur 5-HT7 de la sérotonine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of biased ligands of 5-HT7 receptor: Molecular bases of their action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Makhloufi</w:t>
+                <w:t xml:space="preserve">C. El Khamlichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sarou-Kainian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Guillemain</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grillon</w:t>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la fédération de Recherche FR 2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">7th Annual meeting GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973683v1</w:t>
+                <w:t xml:space="preserve">hal-02973734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new partner of EGF receptor: functional interaction and interest for the treatment of glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10805,310 +10805,310 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studium conference Stem cells and cancer stem cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biased ligands of 5-HT7 receptor: Molecular bases of their action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Développement des gliomes chez Drosophila Melanogaster: rôle du récepteur 5-HT7 de la sérotonine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chopin</w:t>
+                <w:t xml:space="preserve">Y. Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Deau</w:t>
+                <w:t xml:space="preserve">V. Sarou-Kainian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual meeting GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la fédération de Recherche FR 2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973734v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT7 receptor: characterization of new potent ligands with therapeutical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
@@ -11163,64 +11163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11271,77 +11271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du récepteur 5-HT7 de la sérotonine dans le développement des gliomes chez Drosophila Melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11502,260 +11502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the serotonin 5-HT7 recepteur on cellular proliferation in Drosophila melanogaster</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ludivine De Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th annual meeting of the GDR 3545 RCPG-PhysioMed 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">10 th FENS (Forum of Neuroscience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453412v1</w:t>
+                <w:t xml:space="preserve">hal-02453487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the serotonin 5-HT7 recepteur on cellular proliferation in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th FENS (Forum of Neuroscience)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">5th annual meeting of the GDR 3545 RCPG-PhysioMed 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453487v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Interaction between Neurofibromin and Serotonin 5-HT6 Receptor Promotes Receptor Constitutive Activity</w:t>
               </w:r>
@@ -11860,351 +11860,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique LINGO-1 pour le traitement des tumeurs cérébrales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">Regulation of MC1R-mediated pigmentation by the GRD domain of neurofibromin in human melanocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Les-Sables-d'Olonne, France</w:t>
+              <w:t xml:space="preserve">20th ESPCR Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973806v1</w:t>
+                <w:t xml:space="preserve">hal-02453404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of MC1R-mediated pigmentation by the GRD domain of neurofibromin in human melanocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique LINGO-1 pour le traitement des tumeurs cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cobret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESPCR Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">10es Journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Les-Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453404v1</w:t>
+                <w:t xml:space="preserve">hal-02973806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of MC1R-mediated pigmentation in human melanocytes by the GRD domain of neurofibromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the GDR 3545 RCPG-PhysioMed 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12515,51 +12515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for the identification od LINGO-1, LINGO-2, LINGO-3 and LINGO-4, ligands, and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2011121257. BCT. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13200,51 +13200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05058733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kavaliova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lecis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Ballardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2024-0162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05348994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cruz-Gamero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02762-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Watts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Garver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2023.107047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kersaudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefoulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet-Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300783RR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma El Khamlichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118847119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;resse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwari Meli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayeon Baik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moussaed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon-Assadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600914113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chebani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chettab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pastor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aae0374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Voinea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Percina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00874" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cobret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L de Tauzia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traiffort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I H&#233;naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duhr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Motawaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davenas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B0D11EB19650FE528DCAF1120AD7441F57C700/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gbahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Arrang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.168633" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beghdadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider B.S." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubayle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nivot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vie-Luton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1327" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VTHGBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ligneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Landais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uguen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2007.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83QZ91K4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert-Claude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morisset-Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(06)80021-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD2GH71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hilal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Hajaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI25303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arrang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(05)80136-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XR3L2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ligneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(04)90004-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FLPWBN3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(03)91663-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDSGBDZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081590v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Schwartz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parmentier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1932276100" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00617-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3TSDRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Franchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Odile Weill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01717.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pilon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weinstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.621" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081594v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chotard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouimet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007020200024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-987342BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ortiz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Schwartz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ligneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gbahou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704490" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(01)00121-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4LZXN9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082162v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00028" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.4073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJCZTS8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Rouleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200003200-00020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Oli&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#244;o" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000664" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traiffort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Arrang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081534v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganellin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703712" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35048583" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G. Sahm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drutel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kathmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1176" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(96)00738-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J9XL57R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garbarg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1995.tb17489.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7L5991K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202867" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/867AD13B50147AEAD6281E9E50FEDDF6119E5C26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.1991.71.1.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leurs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(91)91738-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG7C6S7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536911v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez-Mir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pollard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(90)91240-h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS47LHXZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pallix Guyot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ballantine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Hadj Mohamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhua Shen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973431v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974178v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973456v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973683v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makhloufi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kainian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973700v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decoville" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973773v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deraredj Nadim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont&#8722;dubel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453412v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. de Tauzia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973806v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610437v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suzenet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130935v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394598v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pytka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sa&#322;aciak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Jagielska" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Lustyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#322;uch-Lutwin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05058733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kavaliova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lecis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Ballardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2024-0162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05348994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cruz-Gamero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02762-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Watts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Garver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2023.107047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kersaudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefoulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet-Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300783RR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma El Khamlichi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118847119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;resse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwari Meli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayeon Baik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moussaed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon-Assadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600914113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chebani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chettab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pastor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aae0374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Voinea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Percina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00874" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cobret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L de Tauzia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traiffort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I H&#233;naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duhr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Motawaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davenas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B0D11EB19650FE528DCAF1120AD7441F57C700/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gbahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Arrang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.168633" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beghdadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider B.S." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubayle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nivot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vie-Luton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1327" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VTHGBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ligneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Landais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uguen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2007.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83QZ91K4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert-Claude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morisset-Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(06)80021-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD2GH71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hilal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Hajaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI25303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arrang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(05)80136-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XR3L2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ligneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(04)90004-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FLPWBN3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(03)91663-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDSGBDZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parmentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crochet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1932276100" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Schwartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00617-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3TSDRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Franchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Odile Weill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01717.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pilon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weinstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.621" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081594v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chotard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouimet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007020200024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-987342BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ortiz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Schwartz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ligneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gbahou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704490" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(01)00121-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4LZXN9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082162v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00028" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.4073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJCZTS8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Rouleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200003200-00020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Oli&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#244;o" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000664" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081534v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganellin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703712" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traiffort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Arrang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35048583" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G. Sahm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drutel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kathmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1176" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(96)00738-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J9XL57R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garbarg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1995.tb17489.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7L5991K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202867" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/867AD13B50147AEAD6281E9E50FEDDF6119E5C26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.1991.71.1.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leurs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(91)91738-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG7C6S7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536911v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez-Mir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pollard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(90)91240-h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS47LHXZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pallix Guyot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ballantine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Hadj Mohamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhua Shen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973431v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974178v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973456v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973700v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decoville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973683v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makhloufi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kainian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973773v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deraredj Nadim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont&#8722;dubel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453412v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. de Tauzia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610437v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suzenet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130935v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394598v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pytka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sa&#322;aciak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Jagielska" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Lustyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#322;uch-Lutwin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>