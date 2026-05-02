--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+                <w:t xml:space="preserve">Serodolin, a β-arrestin–biased ligand of 5-HT 7 receptor, attenuates pain-related behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florestan Courant</w:t>
+                <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Maravat</w:t>
+                <w:t xml:space="preserve">Flora Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyin Chen</w:t>
+                <w:t xml:space="preserve">Elodie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauren Blot</w:t>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2118847119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846028v1</w:t>
+                <w:t xml:space="preserve">hal-03684955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serodolin, a β-arrestin–biased ligand of 5-HT 7 receptor, attenuates pain-related behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Reverchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hervouet-Coste</w:t>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Robin</w:t>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (21), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2118847119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684955v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-N-Methyl-Amino-L-Alanine cyanotoxin promotes modification of undifferentiated cells population and disrupts the inflammatory status in primary cultures of neural stem cells</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lymphocyte Serotonin 5-HT7 Receptor Is Dysregulated in Natalizumab-Treated Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.2418. </w:t>
@@ -1302,576 +1302,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Synthesis of TFF3 Reveals Novel Mechanistic Insights and a Gut-Stable Metabolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary Nuclear Magnetic Resonance-Based Metabolomics Approaches for Glioma Biomarker Identification in a Drosophila melanogaster Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayara Braga Emidio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hayeon Baik</w:t>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (8), pp.3977-3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335490v1</w:t>
+                <w:t xml:space="preserve">hal-03335927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Nuclear Magnetic Resonance-Based Metabolomics Approaches for Glioma Biomarker Identification in a Drosophila melanogaster Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">Chemical Synthesis of TFF3 Reveals Novel Mechanistic Insights and a Gut-Stable Metabolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayara Braga Emidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeshwari Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fayon</w:t>
+                <w:t xml:space="preserve">Hayeon Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (8), pp.3977-3991. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (13), pp.9484-9495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335927v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t>
+                <w:t xml:space="preserve">Defective Oligodendroglial Lineage and Demyelination in Amyotrophic Lateral Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+                <w:t xml:space="preserve">Mireille Moussaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amina Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007433v1</w:t>
+                <w:t xml:space="preserve">hal-03436366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective Oligodendroglial Lineage and Demyelination in Amyotrophic Lateral Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Moussaed</w:t>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Zahaf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (7), pp.3426. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22073426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436366v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRET Analysis of GPCR Dimers in Neurons and Non-Neuronal Cells: Evidence for Inactive, Agonist, and Constitutive Conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cobret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cobret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Štefok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
@@ -2078,90 +2078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioluminescence Resonance Energy Transfer as a Method to Study Protein-Protein Interactions: Application to G Protein Coupled Receptor Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon-Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hervouet-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2350,64 +2350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacomodulation of microRNA Expression in Neurocognitive Diseases: Obstacles and Future Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,77 +2471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs in Neurocognitive Dysfunctions: New Molecular Targets for Pharmacological Treatments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Viorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical interaction between neurofibromin and serotonin 5-HT 6 receptor promotes receptor constitutive activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaumont-Dubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design, Pharmacomodulation, and Synthesis of Dual 5-Hydroxytryptamine 7 (5-HT 7 )/5-Hydroxytryptamine 2A (5-HT 2A ) Receptor Antagonists and Evaluation by [ 18 F]-PET Imaging in a Primate Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Voinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,319 +3415,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological, neurochemical, and behavioral profile of JB-788, a new 5-HT1A agonist</w:t>
+                <w:t xml:space="preserve">Le système histaminergique : une cible pour de nouveaux traitements des deficits cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picard</w:t>
+                <w:t xml:space="preserve">Mouhammad Motawaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morisset</w:t>
+                <w:t xml:space="preserve">Aude Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Cloix</w:t>
+                <w:t xml:space="preserve">Elisabeth Davenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bizot</w:t>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guerin</w:t>
+                <w:t xml:space="preserve">Raphaël Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 169 (3), pp.1337-1346. </w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (5), pp.415-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2010.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2010058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071835v1</w:t>
+                <w:t xml:space="preserve">hal-02071208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système histaminergique : une cible pour de nouveaux traitements des deficits cognitifs</w:t>
+                <w:t xml:space="preserve">Pharmacological, neurochemical, and behavioral profile of JB-788, a new 5-HT1A agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhammad Motawaj</w:t>
+                <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Burban</w:t>
+                <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Davenas</w:t>
+                <w:t xml:space="preserve">J.F. Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gbahou</w:t>
+                <w:t xml:space="preserve">J.C. Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Faucard</w:t>
+                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (5), pp.415-422. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169 (3), pp.1337-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2515/therapie/2010058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2010.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071208v1</w:t>
+                <w:t xml:space="preserve">hal-02071835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Betahistine at Histamine H3 Receptors: Mixed Inverse Agonism/Agonism In Vitro and Partial Inverse Agonism In Vivo</w:t>
               </w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- Arrang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schneider B.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dubayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arrang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Humbert-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (7), pp.350-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,51 +5528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive activity of the recombinant and native histamine H3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Arrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,307 +5789,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic effects of methamphetamine on tele-methylhistamine levels in mouse brain: selective involvement of the D(2) and not D(3) receptor.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of histamine H 3 receptor agonist and antagonist on histamine co-transmitter expression in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pilon</w:t>
+                <w:t xml:space="preserve">C. Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Tardivel-Lacombe</w:t>
+                <w:t xml:space="preserve">T. Ouimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Weinstein</w:t>
+                <w:t xml:space="preserve">U. Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Rostene</w:t>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 300 (2), pp.621-8. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 109 (3), pp.293-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.300.2.621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s007020200024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082246v1</w:t>
+                <w:t xml:space="preserve">hal-02081594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of histamine H 3 receptor agonist and antagonist on histamine co-transmitter expression in rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chotard</w:t>
+                <w:t xml:space="preserve">Acute and chronic effects of methamphetamine on tele-methylhistamine levels in mouse brain: selective involvement of the D(2) and not D(3) receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ouimet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Morisset</w:t>
+                <w:t xml:space="preserve">Catherine Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Sahm</w:t>
+                <w:t xml:space="preserve">Joël Tardivel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schwartz</w:t>
+                <w:t xml:space="preserve">D Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s007020200024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 300 (2), pp.621-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.300.2.621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02081594v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciproxifan, a Histamine H 3 -Receptor Antagonist/Inverse Agonist, Potentiates Neurochemical and Behavioral Effects of Haloperidol in the Rat</w:t>
               </w:r>
@@ -6328,303 +6328,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of genomics to drug design: the example of the histamine H3 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosomal mapping and organization of the human histamine H3 receptor gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tardivel-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0924-977x(01)00121-3⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (2), pp.321-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200102120-00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129745v1</w:t>
+                <w:t xml:space="preserve">hal-02082162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal mapping and organization of the human histamine H3 receptor gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Application of genomics to drug design: the example of the histamine H3 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Tardivel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (6), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0924-977x(01)00121-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200102120-00028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02082162v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rat H3 Receptor: Gene Organization and Multiple Isoforms</w:t>
               </w:r>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Sasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6795,51 +6795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Tardivel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7018,299 +7018,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct pharmacology of rat and human histamine H(3) receptors: role of two amino acids in the third transmembrane domain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Gbahou</w:t>
+                <w:t xml:space="preserve">Changes in histamine H3 receptor responsiveness in mouse brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ganellin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Arrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (1), pp.339-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081534v1</w:t>
+                <w:t xml:space="preserve">hal-00347608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in histamine H3 receptor responsiveness in mouse brain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Morisset</w:t>
+                <w:t xml:space="preserve">Distinct pharmacology of rat and human histamine H(3) receptors: role of two amino acids in the third transmembrane domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morisset-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardivel-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Traiffort</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Ganellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 131 (7), pp.1247-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0703712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347608v1</w:t>
+                <w:t xml:space="preserve">hal-02081534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High constitutive activity of native H3 receptors regulates histamine neurons in brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,103 +7400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical neuroleptics enhance histamine turnover in brain via 5-Hydroxytryptamine2A receptor blockade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. G. Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tardivel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Arrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 288 (2), pp.590-6</w:t>
@@ -7668,51 +7668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of histamine versus acetylcholine metabolism as a mechanism of tacrine activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 757 (1), pp.314-323. </w:t>
@@ -7930,51 +7930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal localization of the human histamine H1-receptor gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Le Coniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and tissue expression of a rat histamine H2-receptor gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,77 +8785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,51 +9281,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331436v1</w:t>
+                <w:t xml:space="preserve">hal-02974183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur 5-HT7 de la sérotonine : de la pharmacologie moléculaire vers la physiopathologie</w:t>
               </w:r>
@@ -9350,51 +9350,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974183v1</w:t>
+                <w:t xml:space="preserve">hal-03331436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neurorécepteurs : Bases moléculaires de leur activation et intérêts physiopathologiques,</w:t>
               </w:r>
@@ -9518,90 +9518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pour l’étude de la pigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er atelier thématique du GDR Cosm’actifs Quel modèle pour tester l’activité d’un composé : de la molécule à l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9766,51 +9766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9891,77 +9891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-tumor activity of new ligands targeting LINGO1- a protein primarily expressed in CNS for the treatment of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10016,146 +10016,146 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625295v1</w:t>
+                <w:t xml:space="preserve">hal-03686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
               </w:r>
@@ -10266,176 +10266,176 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité anti-tumorale de nouveaux ligands ciblant LINGO-1 pour le traitement des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ADOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686230v1</w:t>
+                <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics for glioma biomarker discovery in a Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10529,77 +10529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10635,480 +10635,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biased ligands of 5-HT7 receptor: Molecular bases of their action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des gliomes chez Drosophila Melanogaster: rôle du récepteur 5-HT7 de la sérotonine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. El Khamlichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flora Reverchon</w:t>
+                <w:t xml:space="preserve">Y. Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">V. Sarou-Kainian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Deau</w:t>
+                <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual meeting GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la fédération de Recherche FR 2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973734v1</w:t>
+                <w:t xml:space="preserve">hal-02973683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new partner of EGF receptor: functional interaction and interest for the treatment of glioma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Guillemain</w:t>
+                <w:t xml:space="preserve">Identification of biased ligands of 5-HT7 receptor: Molecular bases of their action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Khamlichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grillon</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Decoville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studium conference Stem cells and cancer stem cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">7th Annual meeting GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973700v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des gliomes chez Drosophila Melanogaster: rôle du récepteur 5-HT7 de la sérotonine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new partner of EGF receptor: functional interaction and interest for the treatment of glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Makhloufi</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sarou-Kainian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la fédération de Recherche FR 2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Studium conference Stem cells and cancer stem cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973683v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT7 receptor: characterization of new potent ligands with therapeutical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
@@ -11163,64 +11163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11271,77 +11271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du récepteur 5-HT7 de la sérotonine dans le développement des gliomes chez Drosophila Melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11502,260 +11502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the serotonin 5-HT7 recepteur on cellular proliferation in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th FENS (Forum of Neuroscience)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">5th annual meeting of the GDR 3545 RCPG-PhysioMed 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453487v1</w:t>
+                <w:t xml:space="preserve">hal-02453412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the serotonin 5-HT7 recepteur on cellular proliferation in Drosophila melanogaster</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LINGO-1, a protein involved in various neurodevelopmental processes, interacts with neurofibromin (Nf1), the protein responsible for neurofibromatosis type I: molecular studies and functional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ludivine De Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th annual meeting of the GDR 3545 RCPG-PhysioMed 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">10 th FENS (Forum of Neuroscience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453412v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Interaction between Neurofibromin and Serotonin 5-HT6 Receptor Promotes Receptor Constitutive Activity</w:t>
               </w:r>
@@ -11860,351 +11860,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of MC1R-mediated pigmentation by the GRD domain of neurofibromin in human melanocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique LINGO-1 pour le traitement des tumeurs cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cobret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESPCR Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">10es Journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Les-Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453404v1</w:t>
+                <w:t xml:space="preserve">hal-02973806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique LINGO-1 pour le traitement des tumeurs cérébrales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">Regulation of MC1R-mediated pigmentation by the GRD domain of neurofibromin in human melanocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Les-Sables-d'Olonne, France</w:t>
+              <w:t xml:space="preserve">20th ESPCR Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973806v1</w:t>
+                <w:t xml:space="preserve">hal-02453404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of MC1R-mediated pigmentation in human melanocytes by the GRD domain of neurofibromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the GDR 3545 RCPG-PhysioMed 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12515,51 +12515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for the identification od LINGO-1, LINGO-2, LINGO-3 and LINGO-4, ligands, and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2011121257. BCT. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13200,51 +13200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05058733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kavaliova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lecis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Ballardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2024-0162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05348994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cruz-Gamero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02762-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Watts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Garver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2023.107047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kersaudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefoulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet-Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300783RR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma El Khamlichi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118847119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;resse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwari Meli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayeon Baik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moussaed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon-Assadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600914113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chebani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chettab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pastor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aae0374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Voinea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Percina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00874" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cobret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L de Tauzia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traiffort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I H&#233;naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duhr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Motawaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davenas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B0D11EB19650FE528DCAF1120AD7441F57C700/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gbahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Arrang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.168633" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beghdadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider B.S." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubayle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nivot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vie-Luton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1327" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VTHGBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ligneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Landais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uguen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2007.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83QZ91K4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert-Claude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morisset-Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(06)80021-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD2GH71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hilal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Hajaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI25303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arrang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(05)80136-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XR3L2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ligneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(04)90004-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FLPWBN3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(03)91663-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDSGBDZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parmentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crochet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1932276100" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Schwartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00617-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3TSDRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Franchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Odile Weill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01717.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pilon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weinstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.621" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081594v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chotard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouimet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007020200024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-987342BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ortiz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Schwartz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ligneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gbahou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704490" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(01)00121-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4LZXN9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082162v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00028" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.4073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJCZTS8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Rouleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200003200-00020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Oli&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#244;o" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000664" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081534v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganellin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703712" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traiffort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Arrang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35048583" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G. Sahm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drutel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kathmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1176" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(96)00738-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J9XL57R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garbarg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1995.tb17489.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7L5991K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202867" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/867AD13B50147AEAD6281E9E50FEDDF6119E5C26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.1991.71.1.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leurs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(91)91738-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG7C6S7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536911v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez-Mir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pollard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(90)91240-h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS47LHXZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pallix Guyot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ballantine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Hadj Mohamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhua Shen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973431v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974178v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973456v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973700v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decoville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973683v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makhloufi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kainian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973773v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deraredj Nadim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont&#8722;dubel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453412v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. de Tauzia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610437v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suzenet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130935v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394598v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pytka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sa&#322;aciak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Jagielska" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Lustyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#322;uch-Lutwin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05058733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kavaliova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lecis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Ballardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2024-0162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05348994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cruz-Gamero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02762-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Watts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Garver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2023.107047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kersaudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefoulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet-Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300783RR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma El Khamlichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118847119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;resse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Braga Emidio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwari Meli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayeon Baik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moussaed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon-Assadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Madouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600914113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chebani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chettab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pastor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aae0374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Voinea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Percina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sata&#322;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00874" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cobret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L de Tauzia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Traiffort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I H&#233;naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duhr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.01.079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGXG7CSX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Motawaj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davenas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faucard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B0D11EB19650FE528DCAF1120AD7441F57C700/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gbahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Arrang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.168633" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beghdadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider B.S." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubayle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nivot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vie-Luton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1327" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VTHGBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ligneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Landais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Piriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uguen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.01.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2007.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83QZ91K4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert-Claude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morisset-Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(06)80021-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD2GH71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hilal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Hajaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI25303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arrang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(05)80136-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XR3L2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ligneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(04)90004-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FLPWBN3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(03)91663-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDSGBDZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parmentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crochet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1932276100" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Schwartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00617-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3TSDRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ilien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Franchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Odile Weill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01717.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081594v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chotard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouimet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sahm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007020200024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-987342BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pilon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weinstein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.621" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ortiz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Schwartz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ligneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gbahou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704490" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouleau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0924-977x(01)00121-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4LZXN9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.4073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJCZTS8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Rouleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200003200-00020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Oli&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#244;o" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4000664" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Traiffort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Arrang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081534v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganellin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703712" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081523v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35048583" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G. Sahm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drutel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kathmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1176" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(96)00738-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J9XL57R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garbarg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1995.tb17489.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7L5991K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202867" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/867AD13B50147AEAD6281E9E50FEDDF6119E5C26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.1991.71.1.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leurs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(91)91738-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG7C6S7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536911v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez-Mir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pollard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(90)91240-h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS47LHXZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pallix Guyot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ballantine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Hadj Mohamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhua Shen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973431v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974178v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331436v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973456v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973683v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makhloufi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kainian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decoville" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973773v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deraredj Nadim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont&#8722;dubel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453412v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine De Tauzia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. de Tauzia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973806v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610437v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cochois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suzenet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130935v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394598v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pytka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sa&#322;aciak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Jagielska" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Lustyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika G&#322;uch-Lutwin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>