--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -735,412 +735,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Women in science: volcanology 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;-XANES as a tool to analyze Fe oxidation state in heterogeneous samples: the case of melt inclusions in olivine from the Hekla volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Jenkins</w:t>
+                <w:t xml:space="preserve">Roman Botcharnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Stewart</w:t>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Klimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2024.1500583⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.195 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-36-195-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758551v1</w:t>
+                <w:t xml:space="preserve">hal-04758578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lastarria volcano, a major emitter of boron and chalcophiles in northern Chile and the Central Volcanic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 670, pp.122416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;-XANES as a tool to analyze Fe oxidation state in heterogeneous samples: the case of melt inclusions in olivine from the Hekla volcano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Wilke</w:t>
+                <w:t xml:space="preserve">Editorial: Women in science: volcanology 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+                <w:t xml:space="preserve">Susanna Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+                <w:t xml:space="preserve">Carol Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Klimm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.195 - 208. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-36-195-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2024.1500583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758578v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t>
               </w:r>
@@ -1386,90 +1386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major and trace element emission rates in hydrothermal plumes in a tropical environment. The case of La Soufrière de Guadeloupe volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chilin-Eusebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1756,177 +1756,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Feignon</w:t>
+                <w:t xml:space="preserve">Arnand Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03643025v1</w:t>
+                <w:t xml:space="preserve">hal-03609801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1958,240 +1958,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Feignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Didier</w:t>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609801v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Hydrothermal Activity Using Major and Trace Elements in Low-Temperature Fumarolic Condensates: The Case of La Soufriere de Guadeloupe Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding water-rock interaction and volatile input at La Soufriere volcano (Guadeloupe) using time-series major and trace element analyses in gas condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,680 +2409,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the 1976–2000 eruption episode of Whakaari/White Island, New Zealand: an eruption fuelled by repeated mafic recharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Kilgour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Roberto · Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Christenson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01460-5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510168v1</w:t>
+                <w:t xml:space="preserve">hal-02974046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+                <w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chagnon Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510174v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412797v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the 1976–2000 eruption episode of Whakaari/White Island, New Zealand: an eruption fuelled by repeated mafic recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kilgour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Massaro</w:t>
+                <w:t xml:space="preserve">Bruce Christenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernando Della Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383190v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto · Moretti</w:t>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974046v3</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr–Pb isotopes signature of Lascar volcano (Chile): Insight into contamination of arc magmas ascending through a thick continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,265 +4130,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional degassing of S, Cl and F from basalt magma in the Bárðarbunga rift zone, Iceland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01391-7⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001649v1</w:t>
+                <w:t xml:space="preserve">hal-03092221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
+                <w:t xml:space="preserve">Fractional degassing of S, Cl and F from basalt magma in the Bárðarbunga rift zone, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01391-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092221v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
               </w:r>
@@ -4493,291 +4493,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+                <w:t xml:space="preserve">Melt inclusion evidence for long term steady-state volcanism at Las Sierras-Masaya volcano, Nicaragua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Zurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (11), pp.480. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 378, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392160v1</w:t>
+                <w:t xml:space="preserve">hal-02202138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion evidence for long term steady-state volcanism at Las Sierras-Masaya volcano, Nicaragua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Zurek</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 378, pp.16-28. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202138v1</w:t>
+                <w:t xml:space="preserve">hal-02392160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating field, textural, and geochemical monitoring to track eruption triggers and dynamics: a case study from Piton de la Fournaise</w:t>
               </w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,64 +5165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated gas flux and trace metal degassing from the 2014-2015 fissure eruption at the Bárðarbunga volcanic system, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,64 +5559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur budget of the 2011 Grímsvötn eruption, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,342 +5795,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion constraints on the magma source of Eyjafjallajökull 2010 flank eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical model of a magmatic-hydrothermal system at the Lastarria volcano, northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Keiding</w:t>
+                <w:t xml:space="preserve">O. Vaselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.B00C07. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (1), pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0489-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720257v1</w:t>
+                <w:t xml:space="preserve">hal-00682364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical model of a magmatic-hydrothermal system at the Lastarria volcano, northern Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Tassi</w:t>
+                <w:t xml:space="preserve">Melt inclusion constraints on the magma source of Eyjafjallajökull 2010 flank eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Darrah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vaselli</w:t>
+                <w:t xml:space="preserve">T. Thordarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Keiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0489-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.B00C07. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682364v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilization of silicic intrusion by mafic magmas during the 2010 Eyjafjallajökull eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,64 +6323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic magma mixing revealed by the 2010 Eyjafjallajökull eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in the particulate phase of the plume of Masaya Volcano, Picaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,77 +6702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent volatile evolution in the magmatic systemsystem of Hekla volcano, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thordarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 255 (3-4), pp.373-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6960,77 +6960,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element degassing and enrichment in the eruptive plume of the 2000 eruption of Hekla volcano, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Gislason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (2), pp.461-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7081,454 +7081,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Paris</w:t>
+                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+                <w:t xml:space="preserve">hal-03874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volcanic Hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874633v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic Hazards</w:t>
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877139v1</w:t>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Volcanic Fluids</w:t>
               </w:r>
@@ -7815,51 +7815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C2BF95"/>
+    <w:nsid w:val="0EE49843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8046,51 +8046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-moune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-0154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097569135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stewart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1500583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Inostroza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aguilera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Botcharnikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-195-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chilin-Eusebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03866077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Della Pasqua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01460-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106906" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01391-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Zurek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.09.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gudnason" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057760" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thordarson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keiding" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008718" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tassi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darrah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaselli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0489-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STBXG5ZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreasen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bindeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-271-2011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15CC0A2E573F91B279E53194E035C56774EF05F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-591-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD28DLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman E. Botcharnikov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-008-0359-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFJBX42-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ54X54-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XG5CQ81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21627" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-moune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-0154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097569135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Botcharnikov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-195-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Inostroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stewart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1500583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chilin-Eusebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03866077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Della Pasqua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01460-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106906" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01391-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Zurek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.09.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gudnason" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057760" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tassi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darrah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaselli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0489-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STBXG5ZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thordarson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keiding" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008718" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreasen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bindeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-271-2011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15CC0A2E573F91B279E53194E035C56774EF05F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-591-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD28DLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman E. Botcharnikov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-008-0359-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFJBX42-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ54X54-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XG5CQ81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21627" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>