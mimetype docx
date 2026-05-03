--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -869,278 +869,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lastarria volcano, a major emitter of boron and chalcophiles in northern Chile and the Central Volcanic Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Women in science: volcanology 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Inostroza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Susanna Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Aguilera</w:t>
+                <w:t xml:space="preserve">Carol Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122416⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2024.1500583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745037v1</w:t>
+                <w:t xml:space="preserve">hal-04758551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Women in science: volcanology 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lastarria volcano, a major emitter of boron and chalcophiles in northern Chile and the Central Volcanic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Inostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Jenkins</w:t>
+                <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Stewart</w:t>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2024.1500583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758551v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t>
               </w:r>
@@ -1386,90 +1386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major and trace element emission rates in hydrothermal plumes in a tropical environment. The case of La Soufrière de Guadeloupe volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chilin-Eusebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1514,269 +1514,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095725v1</w:t>
+                <w:t xml:space="preserve">hal-04560633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.E. Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560633v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
               </w:r>
@@ -1890,308 +1890,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+                <w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Feignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609805v1</w:t>
+                <w:t xml:space="preserve">insu-03643025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643025v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Hydrothermal Activity Using Major and Trace Elements in Low-Temperature Fumarolic Condensates: The Case of La Soufriere de Guadeloupe Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding water-rock interaction and volatile input at La Soufriere volcano (Guadeloupe) using time-series major and trace element analyses in gas condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,991 +2409,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto · Moretti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Chagnon Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974046v3</w:t>
+                <w:t xml:space="preserve">hal-03412797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chagnon Glynn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412797v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the 1976–2000 eruption episode of Whakaari/White Island, New Zealand: an eruption fuelled by repeated mafic recharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Christenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Della Pasqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-021-01460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Sandri</w:t>
+                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+                <w:t xml:space="preserve">Roberto · Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Selva</w:t>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383190v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+                <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383239v1</w:t>
+                <w:t xml:space="preserve">hal-03382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382479v1</w:t>
+                <w:t xml:space="preserve">hal-03383239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr–Pb isotopes signature of Lascar volcano (Chile): Insight into contamination of arc magmas ascending through a thick continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,295 +3862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02440761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct mantle sources beneath the Garibaldi Volcanic Belt: Insight from olivine-hosted melt inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Gas and aerosol emissions from Lascar volcano (Northern Chile): Insights into the origin of gases and their links with the volcanic activity&amp;quot; [J. Volcanol. Geoth. Res. 287 (2014) 51-67]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
+                <w:t xml:space="preserve">Sébastien Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 532, pp.119346. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530627v1</w:t>
+                <w:t xml:space="preserve">insu-03708938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Gas and aerosol emissions from Lascar volcano (Northern Chile): Insights into the origin of gases and their links with the volcanic activity&amp;quot; [J. Volcanol. Geoth. Res. 287 (2014) 51-67]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two distinct mantle sources beneath the Garibaldi Volcanic Belt: Insight from olivine-hosted melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Menard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Aguilera</w:t>
+                <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Valade</w:t>
+                <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 399, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 532, pp.119346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03708938v1</w:t>
+                <w:t xml:space="preserve">hal-02530627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
               </w:r>
@@ -4368,834 +4368,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Jessop</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Burtin</w:t>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395880v1</w:t>
+                <w:t xml:space="preserve">hal-02392160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt inclusion evidence for long term steady-state volcanism at Las Sierras-Masaya volcano, Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Zurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 378, pp.16-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.04.007⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Allard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392160v1</w:t>
+                <w:t xml:space="preserve">hal-02395880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating field, textural, and geochemical monitoring to track eruption triggers and dynamics: a case study from Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.431-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-9-431-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow system rejuvenation and magma discharge trends at Piton de la Fournaise volcano (La Réunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 463, pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effusive crises at Piton de la Fournaise 2014–2015: a review of a multi-national response model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13617-017-0062-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated gas flux and trace metal degassing from the 2014-2015 fissure eruption at the Bárðarbunga volcanic system, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5204,1866 +5216,1878 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (3), pp.1610 - 1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the subsurface connection beneath Cerro Negro volcano and the El Hoyo Complex, Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetha Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 325, pp.211 - 224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.385 - 399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2015.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas and aerosol emissions from Lascar volcano (Northern Chile): Insights into the origin of gases and their links with the volcanic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 287, pp.51-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur budget of the 2011 Grímsvötn eruption, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gudnason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.6095-6100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013GL057760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical model of a magmatic-hydrothermal system at the Lastarria volcano, northern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vaselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74 (1), pp.119-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-011-0489-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt inclusion constraints on the magma source of Eyjafjallajökull 2010 flank eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thordarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Keiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117, pp.B00C07. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JB008718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilization of silicic intrusion by mafic magmas during the 2010 Eyjafjallajökull eruption</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three dimensional transport speed of wind-drifted ash plumes using ground-based radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-2-271-2011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L18310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02949513v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional transport speed of wind-drifted ash plumes using ground-based radar</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remobilization of silicic intrusion by mafic magmas during the 2010 Eyjafjallajökull eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bindeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049001⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-2-271-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00674054v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic magma mixing revealed by the 2010 Eyjafjallajökull eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bindeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.591-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/sed-3-591-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in the particulate phase of the plume of Masaya Volcano, Picaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 196, pp.232-244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur solubility in andesitic to basaltic melts: implications for Hekla volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman E. Botcharnikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.691-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-008-0359-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent volatile evolution in the magmatic systemsystem of Hekla volcano, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thordarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 255 (3-4), pp.373-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pele's hairs and tears: Natural probe of volcanic plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (1-4), pp.244-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element degassing and enrichment in the eruptive plume of the 2000 eruption of Hekla volcano, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Gislason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (2), pp.461-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7073,564 +7097,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03874633v1</w:t>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Volcanic Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat, University of Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-31, 2022, SCIENCES - Lithosphere-Asthenosphere Interactions, 9781789450460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173730.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7640,114 +7664,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatils mineurs (S, Cl, F) et éléments traces dans les magmas pré-éruptifs et les gaz volcaniques. Etude des processus de dégazage magmatique sur les volcans Hekla (Islande) et Masaya (Nicaragua).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Blaise Pascal - Clermont-Ferrand II, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005CLF21627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7815,51 +7839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE49843"/>
+    <w:nsid w:val="EC1D8560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8046,51 +8070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-moune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-0154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097569135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Botcharnikov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-195-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Inostroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stewart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1500583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chilin-Eusebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03866077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Della Pasqua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01460-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106906" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01391-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Zurek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.09.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gudnason" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057760" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tassi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darrah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaselli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0489-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STBXG5ZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thordarson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keiding" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008718" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreasen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bindeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-271-2011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15CC0A2E573F91B279E53194E035C56774EF05F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-591-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD28DLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman E. Botcharnikov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-008-0359-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFJBX42-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ54X54-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XG5CQ81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21627" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-moune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-0154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097569135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Botcharnikov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-195-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stewart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Schmidt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1500583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Inostroza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aguilera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chilin-Eusebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03866077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Della Pasqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01460-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106906" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01391-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Zurek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09F02FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-369CKMWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gudnason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tassi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darrah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaselli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0489-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STBXG5ZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thordarson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keiding" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15CC0A2E573F91B279E53194E035C56774EF05F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949513v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreasen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bindeman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-271-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674051v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-591-2011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD28DLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman E. Botcharnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-008-0359-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFJBX42-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ54X54-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XG5CQ81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21627" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>