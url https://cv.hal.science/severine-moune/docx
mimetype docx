--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -869,278 +869,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Women in science: volcanology 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lastarria volcano, a major emitter of boron and chalcophiles in northern Chile and the Central Volcanic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Inostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Stewart</w:t>
+                <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2024.1500583⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758551v1</w:t>
+                <w:t xml:space="preserve">hal-04745037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lastarria volcano, a major emitter of boron and chalcophiles in northern Chile and the Central Volcanic Zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Women in science: volcanology 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Aguilera</w:t>
+                <w:t xml:space="preserve">Susanna Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Carol Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Burckel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 670, pp.122416. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2024.1500583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745037v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t>
               </w:r>
@@ -1250,291 +1250,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile emissions from past eruptions at La Soufrière de Guadeloupe (Lesser Antilles): insights into degassing processes and atmospheric impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major and trace element emission rates in hydrothermal plumes in a tropical environment. The case of La Soufrière de Guadeloupe volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Inostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Chilin-Eusebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1143325⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, pp.121552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291369v1</w:t>
+                <w:t xml:space="preserve">hal-04291406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major and trace element emission rates in hydrothermal plumes in a tropical environment. The case of La Soufrière de Guadeloupe volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Inostroza</w:t>
+                <w:t xml:space="preserve">Volatile emissions from past eruptions at La Soufrière de Guadeloupe (Lesser Antilles): insights into degassing processes and atmospheric impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Burckel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chilin-Eusebe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas J Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 632, pp.121552. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1143325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291406v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1628,77 +1628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,308 +1890,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03643025v1</w:t>
+                <w:t xml:space="preserve">hal-03609805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+                <w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Feignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609805v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Hydrothermal Activity Using Major and Trace Elements in Low-Temperature Fumarolic Condensates: The Case of La Soufriere de Guadeloupe Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding water-rock interaction and volatile input at La Soufriere volcano (Guadeloupe) using time-series major and trace element analyses in gas condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Inostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,991 +2409,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
+                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chagnon Glynn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Roberto · Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412797v1</w:t>
+                <w:t xml:space="preserve">hal-02974046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Massaro</w:t>
+                <w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Selva</w:t>
+                <w:t xml:space="preserve">Chagnon Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383190v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Corbeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+                <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510174v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the 1976–2000 eruption episode of Whakaari/White Island, New Zealand: an eruption fuelled by repeated mafic recharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Kilgour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Christenson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01460-5⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510168v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Insights into the 1976–2000 eruption episode of Whakaari/White Island, New Zealand: an eruption fuelled by repeated mafic recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto · Moretti</w:t>
+                <w:t xml:space="preserve">Bruce Christenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernando Della Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2021, 83 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974046v3</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382479v1</w:t>
+                <w:t xml:space="preserve">hal-03383239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383239v1</w:t>
+                <w:t xml:space="preserve">hal-03382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr–Pb isotopes signature of Lascar volcano (Chile): Insight into contamination of arc magmas ascending through a thick continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,338 +3460,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780326v1</w:t>
+                <w:t xml:space="preserve">hal-02519720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519720v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,90 +4002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct mantle sources beneath the Garibaldi Volcanic Belt: Insight from olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetha Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,334 +4130,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
+                <w:t xml:space="preserve">Fractional degassing of S, Cl and F from basalt magma in the Bárðarbunga rift zone, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01391-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092221v1</w:t>
+                <w:t xml:space="preserve">hal-03001649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional degassing of S, Cl and F from basalt magma in the Bárðarbunga rift zone, Iceland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (7), </w:t>
+              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01391-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001649v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetha Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 378, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,64 +5177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated gas flux and trace metal degassing from the 2014-2015 fissure eruption at the Bárðarbunga volcanic system, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the subsurface connection beneath Cerro Negro volcano and the El Hoyo Complex, Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetha Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,64 +5571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5691,51 +5691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur budget of the 2011 Grímsvötn eruption, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical model of a magmatic-hydrothermal system at the Lastarria volcano, northern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt inclusion constraints on the magma source of Eyjafjallajökull 2010 flank eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,64 +6213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilization of silicic intrusion by mafic magmas during the 2010 Eyjafjallajökull eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,64 +6347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic magma mixing revealed by the 2010 Eyjafjallajökull eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,51 +6494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in the particulate phase of the plume of Masaya Volcano, Picaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6726,77 +6726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent volatile evolution in the magmatic systemsystem of Hekla volcano, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thordarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 255 (3-4), pp.373-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6868,51 +6868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6984,77 +6984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element degassing and enrichment in the eruptive plume of the 2000 eruption of Hekla volcano, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Gislason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (2), pp.461-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7105,51 +7105,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+                <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7181,378 +7181,378 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap 2, </w:t>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+                <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Paris</w:t>
+                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877139v1</w:t>
+                <w:t xml:space="preserve">hal-03874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874633v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Volcanic Fluids</w:t>
               </w:r>
@@ -7839,51 +7839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC1D8560"/>
+    <w:nsid w:val="5CD58A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8070,51 +8070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-moune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-0154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097569135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Botcharnikov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-195-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stewart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Schmidt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1500583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Inostroza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aguilera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chilin-Eusebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03866077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Della Pasqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01460-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106906" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01391-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Zurek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09F02FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-369CKMWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gudnason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tassi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darrah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaselli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0489-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STBXG5ZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thordarson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keiding" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15CC0A2E573F91B279E53194E035C56774EF05F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949513v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreasen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bindeman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-271-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674051v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-591-2011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD28DLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman E. Botcharnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-008-0359-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFJBX42-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ54X54-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XG5CQ81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21627" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-moune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-0154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097569135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Botcharnikov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-195-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Inostroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stewart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1500583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chilin-Eusebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03866077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Della Pasqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01460-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106906" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03001649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01391-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Zurek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09F02FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-369CKMWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gudnason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tassi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darrah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaselli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0489-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STBXG5ZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thordarson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Keiding" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15CC0A2E573F91B279E53194E035C56774EF05F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949513v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreasen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bindeman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-271-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674051v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-591-2011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD28DLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman E. Botcharnikov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-008-0359-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFJBX42-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ54X54-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XG5CQ81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21627" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>