--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2188,273 +2188,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sickness recovery with thermal imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.156</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374635v1</w:t>
+                <w:t xml:space="preserve">hal-03413021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Schreck</w:t>
+                <w:t xml:space="preserve">Measuring sickness recovery with thermal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">T.B. Rodenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">L.E. van Der Zande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Telkänranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.626</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413021v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing research in Northern America</w:t>
               </w:r>
@@ -3633,77 +3633,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
@@ -3860,256 +3860,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of female piglets from 1 to 28 days of age with a synbiotic: what consequences on cognitive abilities?</w:t>
+                <w:t xml:space="preserve">Modification of piglet behavior and welfare by dietary antibiotic alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Garvey</w:t>
+                <w:t xml:space="preserve">Brian Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Marchant-Forde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888288v1</w:t>
+                <w:t xml:space="preserve">hal-01870576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of piglet behavior and welfare by dietary antibiotic alternatives</w:t>
+                <w:t xml:space="preserve">Supplementation of female piglets from 1 to 28 days of age with a synbiotic: what consequences on cognitive abilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Richert</w:t>
+                <w:t xml:space="preserve">Morgan Garvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Marchant-Forde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870576v1</w:t>
+                <w:t xml:space="preserve">hal-01888288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary L-glutamine as an alternative for antibiotics on the behavior and welfare of weaned pigs after transport</w:t>
               </w:r>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Duttlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,1171 +4210,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling pad effects on lactating sow behavior and physiology during acute heat stress</w:t>
+                <w:t xml:space="preserve">Influence des conditions de logement sur la production et le stockage du scatol et de l’indole chez le porc mâle entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Schinckel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig Welfare Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Des Moines, United States. 2017</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785419v1</w:t>
+                <w:t xml:space="preserve">hal-01608261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de logement sur la production et le stockage du scatol et de l’indole chez le porc mâle entier</w:t>
+                <w:t xml:space="preserve">Cooling pad effects on lactating sow behavior and physiology during acute heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Schinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stwalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Pig Welfare Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Des Moines, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608261v1</w:t>
+                <w:t xml:space="preserve">hal-02785419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aggressiveness on feeding behaviour, pubertal development and fat androstenone of entire male pigs</w:t>
+                <w:t xml:space="preserve">Effet de l’environnement sanitaire sur l’état inflammatoire, le développement sexuel et l’odeur des porcs mâles entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Meeting of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. Wageningen Academic Publishers, 2016, Proceedings of the 50th Congress of the International Society for Applied Ethology</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742334v1</w:t>
+                <w:t xml:space="preserve">hal-01279750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’environnement sanitaire sur l’état inflammatoire, le développement sexuel et l’odeur des porcs mâles entiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the backfat concentration of androstenone in boar carcasses using indicators of sexual development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Faouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ADSA - ASAS, Journal of Animal Science, 94 (E-Suppl. 5), 2016, 2015 Joint annual meeting abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279750v1</w:t>
+                <w:t xml:space="preserve">hal-02742550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the backfat concentration of androstenone in boar carcasses using indicators of sexual development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of aggressiveness on feeding behaviour, pubertal development and fat androstenone of entire male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bissianna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Herlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ADSA - ASAS, Journal of Animal Science, 94 (E-Suppl. 5), 2016, 2015 Joint annual meeting abstract book</w:t>
+              <w:t xml:space="preserve">50. Meeting of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. Wageningen Academic Publishers, 2016, Proceedings of the 50th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742550v1</w:t>
+                <w:t xml:space="preserve">hal-02742334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the sanitary environment on health, pubertal development and sex odour of male pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles sont les relations génétiques entre des caractères mesurés sur des animaux purs ou croisés issus de Piétrain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455941v1</w:t>
+                <w:t xml:space="preserve">hal-02740354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les relations génétiques entre des caractères mesurés sur des animaux purs ou croisés issus de Piétrain ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of the sanitary environment on health, pubertal development and sex odour of male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740354v1</w:t>
+                <w:t xml:space="preserve">hal-01455941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre caractères relatifs au développement sexuel, à l’odeur de la viande, à l’état inflammatoire et à l’agressivité chez le porc mâle entier</w:t>
+                <w:t xml:space="preserve">Sélection sur un comportement de peur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Muller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Programme et résumés des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194073v1</w:t>
+                <w:t xml:space="preserve">hal-02739311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the housing environment on the sanitary status and sexual development of entire male pigs – Preliminary results</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre caractères relatifs au développement sexuel, à l’odeur de la viande, à l’état inflammatoire et à l’agressivité chez le porc mâle entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress on Farm Animal Endocrinolgy (ICFAE)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, DCA Report, 064, 2015, DCA Report</w:t>
+              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211064v1</w:t>
+                <w:t xml:space="preserve">hal-01194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection sur un comportement de peur chez la caille japonaise</w:t>
+                <w:t xml:space="preserve">The influence of the housing environment on the sanitary status and sexual development of entire male pigs – Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Programme et résumés des communications</w:t>
+              <w:t xml:space="preserve">8. International Congress on Farm Animal Endocrinolgy (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Billund, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Centre for Food and Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCA Report, 064, 2015, DCA Report</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739311v1</w:t>
+                <w:t xml:space="preserve">hal-01211064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Relationships between Measures of Sexual Development, Boar Taint, Health and Aggressiveness in Pigs</w:t>
               </w:r>
@@ -5399,51 +5399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E van der Zande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Knol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T B Rodenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10745-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette E van Der Zande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon a Van Marwijk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Frank Knol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bas Rodenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.829060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine P Parois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette E van der Zande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.868149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Eicher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lindemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03565-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Duttlinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Richert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Lindemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabezon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Schinckel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stwalley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.12.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJFXP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Merkies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelie Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Marshall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Graham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01643220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016NSARB290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. van Der Zande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Telk&#228;nranta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Richert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy N. Marchant-Forde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bissianna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Herlemont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Haley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ambruosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Le Scour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Cabon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yun Chou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coutant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Goursot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mazan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Marchant-Forde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Eicher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applied-ethology.org/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garvey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Marchant-Forde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Richert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schinckel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.agrsci.dk/djfpublikation/index.asp?action=show&amp;amp;id=1204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00942675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E van der Zande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Knol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T B Rodenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10745-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette E van Der Zande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon a Van Marwijk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Frank Knol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bas Rodenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.829060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine P Parois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette E van der Zande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.868149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Eicher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lindemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03565-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Duttlinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Richert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Lindemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabezon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Schinckel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stwalley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.12.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJFXP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Merkies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelie Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Marshall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Graham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01643220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016NSARB290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05291053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. van Der Zande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Telk&#228;nranta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Richert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy N. Marchant-Forde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bissianna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Herlemont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Haley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ambruosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Le Scour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Cabon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yun Chou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coutant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Goursot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mazan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Marchant-Forde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Eicher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applied-ethology.org/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Richert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Marchant-Forde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garvey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schinckel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.agrsci.dk/djfpublikation/index.asp?action=show&amp;amp;id=1204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00942675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>