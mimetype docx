--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -855,51 +855,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353344v1</w:t>
+                <w:t xml:space="preserve">hal-04341886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
               </w:r>
@@ -989,51 +989,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341886v1</w:t>
+                <w:t xml:space="preserve">hal-04353344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
               </w:r>
@@ -2539,76 +2539,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2618,137 +2618,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+                <w:t xml:space="preserve">hal-05463807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,127 +2756,127 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05463807v1</w:t>
+                <w:t xml:space="preserve">hal-02648697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2898,82 +2886,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648697v1</w:t>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4123,51 +4123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Crobach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vernon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Loo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan Kong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00021-17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72799-8_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Crobach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vernon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Loo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan Kong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00021-17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72799-8_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>