--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -721,51 +721,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437474v1</w:t>
+                <w:t xml:space="preserve">hal-04341886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
               </w:r>
@@ -855,1106 +855,1106 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341886v1</w:t>
+                <w:t xml:space="preserve">hal-04353344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353344v1</w:t>
+                <w:t xml:space="preserve">hal-02080163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Innocent</w:t>
+                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080163v1</w:t>
+                <w:t xml:space="preserve">hal-04437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
+                <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bruxelle</w:t>
+                <w:t xml:space="preserve">Monique Crobach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tsapis</w:t>
+                <w:t xml:space="preserve">Jonathan Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hoys</w:t>
+                <w:t xml:space="preserve">Vivian Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Collignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Ling Yuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323737v1</w:t>
+                <w:t xml:space="preserve">hal-04338103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Crobach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437475v1</w:t>
+                <w:t xml:space="preserve">hal-04353305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325316v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ling Yuan Kong</w:t>
+                <w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp 164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338103v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Crobach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353305v1</w:t>
+                <w:t xml:space="preserve">hal-04437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization Strategies Against Clostridium difficile</w:t>
               </w:r>
@@ -2393,587 +2393,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Sandolo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650812v1</w:t>
+                <w:t xml:space="preserve">hal-05463807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463807v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648697v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+                <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3367,51 +3367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF SUB-INHIBITORY CONCENTRATIONS OF METRONIDAZOLE ON MORPHOLOGY, MOBILITY, BIOFILM FORMATION AND METABOLISM OF CLOSTRIDIUM DIFFICILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Yen-Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,51 +4123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Crobach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vernon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Loo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan Kong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00021-17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72799-8_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Crobach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vernon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Loo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan Kong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00021-17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72799-8_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>