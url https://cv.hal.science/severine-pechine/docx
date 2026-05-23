--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -721,319 +721,319 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341886v1</w:t>
+                <w:t xml:space="preserve">hal-04437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353344v1</w:t>
+                <w:t xml:space="preserve">hal-02080163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Innocent</w:t>
+                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080163v1</w:t>
+                <w:t xml:space="preserve">hal-04353344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
               </w:r>
@@ -1123,838 +1123,838 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437474v1</w:t>
+                <w:t xml:space="preserve">hal-04341886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
+                <w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Crobach</w:t>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vernon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp 164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338103v1</w:t>
+                <w:t xml:space="preserve">hal-04325316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Crobach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353305v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+                <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Crobach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325316v1</w:t>
+                <w:t xml:space="preserve">hal-04353305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Clostridium difficile Colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Crobach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/CMR.00021-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437475v1</w:t>
+                <w:t xml:space="preserve">hal-04338103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization Strategies Against Clostridium difficile</w:t>
               </w:r>
@@ -2393,587 +2393,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463807v1</w:t>
+                <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648697v1</w:t>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Sandolo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+                <w:t xml:space="preserve">hal-05463807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Sandolo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650812v1</w:t>
+                <w:t xml:space="preserve">hal-02648697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3367,51 +3367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF SUB-INHIBITORY CONCENTRATIONS OF METRONIDAZOLE ON MORPHOLOGY, MOBILITY, BIOFILM FORMATION AND METABOLISM OF CLOSTRIDIUM DIFFICILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Yen-Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,51 +4123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Crobach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vernon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Loo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan Kong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00021-17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72799-8_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Crobach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vernon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Loo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan Kong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00021-17" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72799-8_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>