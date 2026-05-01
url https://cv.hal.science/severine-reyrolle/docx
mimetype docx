--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -243,285 +243,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtres de la sidération XVIe-XXIe siècles</w:t>
+                <w:t xml:space="preserve">Oedipe, Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Epure. A paraître, Cultures &amp; Temporalités, Thomas Nicklas; Karin Ueltschi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Théâtre Corneille, Tome V, A paraître, Bibliothèque du théâtre français, Liliane Picciola</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373561v1</w:t>
+                <w:t xml:space="preserve">hal-05374141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oedipe, Corneille</w:t>
+                <w:t xml:space="preserve">Théâtres de la sidération (XVIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Théâtre Corneille, Tome V, A paraître, Bibliothèque du théâtre français, Liliane Picciola</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sukic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Reyrolle; Christine Sukic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cultures &amp; Temporalités (4), 182 p., 2025, Cultures &amp; Temporalités, Thomas Nicklas; Karin Ueltschi, 978-2-37496-246-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05374141v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes baroques de l’ineffabilité au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 2025, Formes baroques de l’ineffabilité au théâtre, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -531,1095 +544,1108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fou-sage de Tristan : de ses cousinages cornéliens et lopesques à son originalité dans l'intrigue comique</w:t>
+                <w:t xml:space="preserve">Une esthétique de la sidération dans le théâtre de marionnettes ? Entretien avec David Girondin Moab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Girondin Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Reyrolle; Christine Sukic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur Tristan et Corneille, dir. Sandrine Berrégard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XLVII, 2025, Cahiers Tristan L’Hermite, 978-2-406-19045-5</w:t>
+              <w:t xml:space="preserve">Théâtres de la sidération (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cultures &amp; Temporalités (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-178, 2025, 978-2-37496-246-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373282v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une esthétique de la sidération dans le théâtre de marionnettes ? Entretien avec David Girondin Moab.</w:t>
+                <w:t xml:space="preserve">« Ne vous trompez pas de silence » : Galerie des silences, galerie des sens dans le théâtre cubain de Matías Montes Huidobro, »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Epure. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Palma; Félix Terrones. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtres de la sidération XVIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le silence dans la fiction latino-américaine / El silencio en la ficción latinoamericana. Linguistique et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° hors-série, Éditions et presses universitaires de Reims, pp.139-156, 2025, Collection Res per Nomen, 978-2-37496-227-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373545v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ne vous trompez pas de silence » : Galerie des silences, galerie des sens dans le théâtre cubain de Matías Montes Huidobro, »</w:t>
+                <w:t xml:space="preserve">Sidérer sans démonstration : Chloé Dabert met en scène Le Firmament de Lucy Kirkwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Silvia Palma; Félix Terrones. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sukic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Reyrolle; Christine Sukic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le silence dans la fiction latino-américaine / El silencio en la ficción latinoamericana. Linguistique et littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N° hors-série, Éditions et presses universitaires de Reims, pp.139-156, 2025, Collection Res per Nomen, 978-2-37496-227-6</w:t>
+              <w:t xml:space="preserve">Théâtres de la sidération XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Éditions et presses universitaires de Reims, pp.147-160, 2025, Cultures &amp; Temporalités, 978-237496-246-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373231v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidérer sans démonstration : Chloé Dabert met en scène Le Firmament de Lucy Kirkwood</w:t>
+                <w:t xml:space="preserve">Le fou-sage de Tristan : de ses cousinages cornéliens et lopesques à son originalité dans l'intrigue comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Séverine Reyrolle; Christine Sukic. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtres de la sidération XVIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Éditions et presses universitaires de Reims, pp.147-160, A paraître, Cultures &amp; Temporalités, 978-237496-246-7</w:t>
+              <w:t xml:space="preserve">Regards croisés sur Tristan et Corneille, dir. Sandrine Berrégard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLVII, 2025, Cahiers Tristan L’Hermite, 978-2-406-19045-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373533v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes françaises et théâtre cubain : « Y’a d’la rumba dans l’air »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Chaudet; Stefania Cubeddu-Proux; Jean-Marc Moura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Atlantique littéraire au féminin. Approches comparatistes (XXe-XXIe siècles).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.109-122, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pubp.1848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduardo Manet : Du métissage culturel et esthétique comme principe de création</w:t>
+                <w:t xml:space="preserve">De l’écran noir au rideau rouge : pour une histoire du théâtre cinéphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonia Amo-Sanchez; Marie-Jeanne Galéra. </w:t>
+              <w:t xml:space="preserve">Witold Wołowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métissages de la création théâtrale. Amérique Hispanique/Espagne/France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
+              <w:t xml:space="preserve">Le théâtre à (re)découvrir. Intermédia, inter-histoires, interlangues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Peter Lang, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026574v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écran noir au rideau rouge : pour une histoire du théâtre cinéphile</w:t>
+                <w:t xml:space="preserve">Éduardo Manet : Du métissage culturel et esthétique comme principe de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Witold Wołowski. </w:t>
+              <w:t xml:space="preserve">Antonia Amo-Sanchez; Marie-Jeanne Galéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre à (re)découvrir. Intermédia, inter-histoires, interlangues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Peter Lang, 2018</w:t>
+              <w:t xml:space="preserve">Métissages de la création théâtrale. Amérique Hispanique/Espagne/France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026566v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parodie comme modèle de la critique émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Manuel Losada Goya; Antonella Lipscomb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myth and Emotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De aquí, para allá : Un recorrido con etapas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rolando Morelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier Montes Huidobro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, La Gota de Agua, 2014, 978-0-9819303-9-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre aux miroirs moliéresque, carnaval esthétique et mystère philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées d’études "Molière toujours et encore !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de l’ICES, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">París y el espacio parisino en la obra literaria de Zoé Valdés : Invitación a unos estudios Geocríticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rolando Morelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier Valdés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, La gota de agua, 2013, 978-0-9819303-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palabras de Cierre : Una entrevista con Zoé Valdés : El proceso creativo de su obra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rolando Morelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier Valdés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, La gota de agua, 2013, 978-0-98119303-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Piñera y el teatro del espejo francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matías Montes Huidobro; Yara González Montes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrando a Virgilio Piñera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tomo II, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art marionnettique : laboratoire de la modernité dramaturgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Moran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art of Theatre : Word, Image and Performance in France and Belgium, c. 1830-1910</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1629,677 +1655,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourles d'honnêtes gens dans Le Berger extravagant : entre jeux de rôles et entrées de ballets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Corneille : un théâtre où la vie est un jeu, Revue Corneille présent (4)</w:t>
+              <w:t xml:space="preserve">, 2025, Corneille : un théâtre où la vie est un jeu, Revue Corneille présent (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ineffable dans Lo Fingido Verdadero de Lope de Vega et Le Véritable Saint Genest de Rotrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Ineffabilité du songe, 47 (Formes baroques de l’ineffabilité au théâtre), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1515r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrifices en faveur du théâtre à son miroir : Rotrou devant Lo Fingido Verdadero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La diffusion du théâtre espagnol en France au XVIIe siècle: bilan et perspectives / La difusión del teatro español en Francia en el siglo XVII: balance y perspectivas (No 36 -2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau 360° : bilan d’une première décennie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lieux de spectacle, architecture en devenir (15), pp.154-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le poète de L’Illusion comique « seul contre tous » : des hasards et calculs cornéliens aux jeux d’écrans dans deux mises en scènes contemporaines de la comédie »</w:t>
+                <w:t xml:space="preserve">De la destruction du discours amoureux à celle de l’individu : jeux manétiens entre poésies du mal d’amour et scènes du mal de mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Publications numériques du CÉRÉdI, « Revue Corneille présent »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fragments d'un discours amoureux dans la littérature et le cinéma du monde hispanique, 14, pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi14.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026209v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la destruction du discours amoureux à celle de l’individu : jeux manétiens entre poésies du mal d’amour et scènes du mal de mère</w:t>
+                <w:t xml:space="preserve">« Le poète de L’Illusion comique « seul contre tous » : des hasards et calculs cornéliens aux jeux d’écrans dans deux mises en scènes contemporaines de la comédie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Publications numériques du CÉRÉdI, « Revue Corneille présent »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607923v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métathéâtre cubain et la comédie du pouvoir : du spectacle de l’échec à celui de l’espoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCHERches. Culture et Histoire dans l'Espace Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L’échec dans la littérature hispano-américaine (8), pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cher.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rôle du theatrum mundi dans la construction de l'identité cubaine : entre affirmation d'un héritage et volonté d'émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre dans le théâtre ou la métaphore de l’exilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2309,374 +2335,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marionnettes, robots et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">– Robots, IA et le rêve de la marionnette ? Journée mondiale de la marionnette 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIMA ; Pôle International de la Marionnette – Jacques Félix ; l’ESNAM, Mar 2024, Charleville Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde avec l’écrivain et dramaturge Eduardo Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l’ombre des grandes puissances ? Revisiter les rapports entre Cuba et l’Europe au XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fatiha Idmhand, Rafael Pedemonte et Jean-Baptiste Thomas, Mar 2024, Paris Campus Condorcet, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rééditer sans complexe l’Œdipe de Corneille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Établir, Éditer le texte de théâtre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Sukic; Séverine Reyrolle, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dérangeantes et roman graphique francophone contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes dérangées, femmes dérangeantes / Disturbed and Disruptive Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Rogers (Maynooth University); Eglė Kačkutė (Maynooth University); Polly Galis (University of Bristol), May 2021, Distanciel zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les Merveilles par l’erreur : du Retable de Cervantes (1615) au Tableau de Prévert (1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée d'études Erreur(s) et Invention(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Sukic, Jan 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2686,114 +2712,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres à leur miroir (XVIIᵉ-XXᵉ siècles). Facettes françaises et francophiles d’un procédé à l’espagnole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest - Nanterre - la Défense; Universidad Complutense de Madrid, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05373380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et détournements de l'électronique et du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Girondin Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadis Mizaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2861,51 +3037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D2AB66"/>
+    <w:nsid w:val="21E77227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3092,51 +3268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-reyrolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4867-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179955322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/179955322" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373561v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Reyrolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05374141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Girondin Moab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05363616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi14.234" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.12454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05374060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05375923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04040863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-05373380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-reyrolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4867-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179955322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/179955322" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05374141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Reyrolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/4602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Girondin Moab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/4864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05373312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05363616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi14.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.12454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05374060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05375923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04026713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04040863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-05373380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Enderlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Lemercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadis Mizaras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>