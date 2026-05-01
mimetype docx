--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1192,183 +1192,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialoguer face à la mort: le syndrome de Bartleby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°33 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etth.033.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise à l’épreuve du spectateur dans les dramaturgies anglaises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ruset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.12-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/041611ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552083v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1966,125 +1966,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’art de passer collectivement les frontières&amp;quot;, entretien avec Gob Squad (Sharon Smith et Bastian Trost)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« &amp;quot;Il faut veiller à ce qu’aucun membre ne devienne dominant&amp;quot;, entretien croisé avec Peter Van den Eede (collectif De KOE) et Damiaan De Schijver (collectif TG STAN) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01934794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’art de passer collectivement les frontières&amp;quot;, entretien avec Gob Squad (Sharon Smith et Bastian Trost)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-01962619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2104,306 +2173,401 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérénice Hamidi-Kim, Séverine Ruset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'entretemps, 2018, 978-2-35539-233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous ne sommes pas un collectif, une troupe plutôt&amp;quot;, entretien avec Igor Mendjisky (directeur artistique des Sans Cou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cheptel Aleïkoum, un collectif réflexif&amp;quot;, entretien avec Yannick Javaudin et Matthias Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’administration de compagnie à l’accompagnement de projets artistiques&amp;quot;, entretien avec Delphine Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troupes, permanence et coopération artistiques au sein des institutions théâtrales&amp;quot;. Table ronde avec Richard Brunel, Maurice Durozier, Frédéric Sacard et Christian Schiaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2419,81 +2583,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Troupes, permanence et coopération artistiques au sein des institutions théâtrales&amp;quot;. Table ronde avec Richard Brunel, Maurice Durozier, Frédéric Sacard et Christian Schiaretti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre, multi-activité et émergence d’un nouveau modèle social&amp;quot;, entretien avec Samuel Vittoz (un Festival à Villeréal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
@@ -2501,221 +2665,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962815v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01962820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de la rue, entre fragilité économique et renouvellement esthétique&amp;quot;, entretien avec Pierre Berthelot (Generik Vapeur, Cité des Arts de la rue) et Julie Kalt (KompleXKapharnaüM)</w:t>
               </w:r>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070453ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01213634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041616ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041611ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01934794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01935504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070453ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01213634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041616ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041611ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01934794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01935504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>