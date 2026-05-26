--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1966,178 +1966,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Il faut veiller à ce qu’aucun membre ne devienne dominant&amp;quot;, entretien croisé avec Peter Van den Eede (collectif De KOE) et Damiaan De Schijver (collectif TG STAN) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’art de passer collectivement les frontières&amp;quot;, entretien avec Gob Squad (Sharon Smith et Bastian Trost)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934794v1</w:t>
+                <w:t xml:space="preserve">hal-01962619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’art de passer collectivement les frontières&amp;quot;, entretien avec Gob Squad (Sharon Smith et Bastian Trost)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« &amp;quot;Il faut veiller à ce qu’aucun membre ne devienne dominant&amp;quot;, entretien croisé avec Peter Van den Eede (collectif De KOE) et Damiaan De Schijver (collectif TG STAN) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962619v1</w:t>
+                <w:t xml:space="preserve">hal-01934794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2367,50 +2367,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troupes, permanence et coopération artistiques au sein des institutions théâtrales&amp;quot;. Table ronde avec Richard Brunel, Maurice Durozier, Frédéric Sacard et Christian Schiaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre, multi-activité et émergence d’un nouveau modèle social&amp;quot;, entretien avec Samuel Vittoz (un Festival à Villeréal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’administration de compagnie à l’accompagnement de projets artistiques&amp;quot;, entretien avec Delphine Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2419,303 +2665,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962820v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01962815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de la rue, entre fragilité économique et renouvellement esthétique&amp;quot;, entretien avec Pierre Berthelot (Generik Vapeur, Cité des Arts de la rue) et Julie Kalt (KompleXKapharnaüM)</w:t>
               </w:r>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070453ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01213634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041616ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041611ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01934794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01935504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070453ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01213634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041616ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/041611ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01934794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01935504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#226;tel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>