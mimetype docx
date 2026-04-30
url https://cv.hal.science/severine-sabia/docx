--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,9439 +770,9975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The frailty mortality link in people with chronic diseases pertaining to 13 body organ systems: findings from the UK Biobank study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of age in the association of chronic conditions and multimorbidity with incident ADL disability: multicohort analyses of 108,810 adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dastouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+                <w:t xml:space="preserve">Louis Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jacob</w:t>
+                <w:t xml:space="preserve">Mikaela Bloomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sabia</w:t>
+                <w:t xml:space="preserve">Ian Danilevicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01980-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01942-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484954v1</w:t>
+                <w:t xml:space="preserve">hal-05562362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of age in the association of chronic conditions and multimorbidity with incident ADL disability: multicohort analyses of 108,810 adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Landré</w:t>
+                <w:t xml:space="preserve">The frailty mortality link in people with chronic diseases pertaining to 13 body organ systems: findings from the UK Biobank study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dastouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Danilevicz</w:t>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01942-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01980-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484941v1</w:t>
+                <w:t xml:space="preserve">hal-05484954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of characterising sleep breaks within the 24-h movement behaviour framework</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of age in the association of chronic conditions and multimorbidity with incident ADL disability: multicohort analyses of 108,810 adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaela Bloomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Danilevicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-021-01241-5⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01942-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652540v1</w:t>
+                <w:t xml:space="preserve">hal-05484941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pragmatic, Data-Driven Method to Determine Cutoffs for CSF Biomarkers of Alzheimer Disease Based on Validation Against PET Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+                <w:t xml:space="preserve">Genetic variation in the glucagon-like peptide-1 receptor protein encoding region is associated with higher heart rate variability, but not with neurodegeneration of the brain, retina, and peripheral nerves: The Maastricht study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Steens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hanseeuw</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Lai Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200735⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-025-02888-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491838v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRANADA consensus on analytical approaches to assess associations with accelerometer-determined physical behaviours (physical activity, sedentary behaviour and sleep) in epidemiological studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chastin</w:t>
+                <w:t xml:space="preserve">Role of cardiovascular health factors in mediating social inequalities in the incidence of dementia in the UK: two prospective, population-based cohort studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank C.T. van der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Valeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Danilevicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2020-103604⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.102539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690691v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Metabolic Syndrome With Incident Dementia: Role of Number and Age at Measurement of Components in a 28-Year Follow-up of the Whitehall II Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos D Machado-Fragua</w:t>
+                <w:t xml:space="preserve">Is metabolic-healthy obesity associated with risk of dementia? An age-stratified analysis of the Whitehall II cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Machado-Fragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adam G Tabak</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van der Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc22-0206⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-023-03155-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722244v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Selection Over Time Contributes to the Inconsistency of the Association between Sex/Gender and Cognitive Decline across Cognitive Aging Cohorts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of characterising sleep breaks within the 24-h movement behaviour framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Shanta Yerramalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Liu-Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwab227⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-021-01241-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356356v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Major Surgical Admissions With Quality of Life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen J Manning</w:t>
+                <w:t xml:space="preserve">A Pragmatic, Data-Driven Method to Determine Cutoffs for CSF Biomarkers of Alzheimer Disease Based on Validation Against PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert D Sanders</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Zetterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hanseeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2021.7132⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (7), pp.e669-e678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690401v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in functional limitations and the role of socioeconomic factors: a multi-cohort analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Steptoe</w:t>
+                <w:t xml:space="preserve">Association of Metabolic Syndrome With Incident Dementia: Role of Number and Age at Measurement of Components in a 28-Year Follow-up of the Whitehall II Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos D Machado-Fragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Shanta Yerramalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T van Sloten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam G Tabak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-7568(21)00249-X⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc22-0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526489v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association of APOE ε4 with cognitive function over the adult life course and incidence of dementia: 20 years follow-up of the Whitehall II study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+                <w:t xml:space="preserve">GRANADA consensus on analytical approaches to assess associations with accelerometer-determined physical behaviours (physical activity, sedentary behaviour and sleep) in epidemiological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Migueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eivind Aadland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bo Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Christian Brønd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-020-00740-0⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (7), pp.376-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2020-103604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529696v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of sleep duration in middle and old age with incidence of dementia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Paquet</w:t>
+                <w:t xml:space="preserve">How Selection Over Time Contributes to the Inconsistency of the Association between Sex/Gender and Cognitive Decline across Cognitive Aging Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Avila-Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Stuckwisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22354-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191 (3), pp.441-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwab227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529615v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the predictive accuracy of multiple definitions of cognitive impairment for incident dementia: a 20-year follow-up of the Whitehall II cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sommerlad</w:t>
+                <w:t xml:space="preserve">Association of Major Surgical Admissions With Quality of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan M Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen J Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert D Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-7568(21)00117-3⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (3), pp.275-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2021.7132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539133v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Age at Diabetes Onset and Subsequent Risk of Dementia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adam Tabak</w:t>
+                <w:t xml:space="preserve">Sex differences in functional limitations and the role of socioeconomic factors: a multi-cohort analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaela Bloomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Steptoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2021.4001⟩</w:t>
+              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (12), pp.e780-e790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-7568(21)00249-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239296v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint association between accelerometry-measured daily combination of time spent in physical activity, sedentary behaviour and sleep and all-cause mortality: a pooled analysis of six prospective cohorts using compositional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Palarea-Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duncan Mcgregor</w:t>
+                <w:t xml:space="preserve">Keith Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hagströmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (22), pp.1277-1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjsports-2020-102345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of daily composition of physical activity and sedentary behaviour with incidence of cardiovascular disease in older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent van Hees</w:t>
+                <w:t xml:space="preserve">The association of APOE ε4 with cognitive function over the adult life course and incidence of dementia: 20 years follow-up of the Whitehall II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Gharbi-Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Regy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-021-01157-0⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-020-00740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528709v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal decline in objective and self-reported measures of motor function before death: 10 year follow-up of Whitehall II cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Landré</w:t>
+                <w:t xml:space="preserve">Association of sleep duration in middle and old age with incidence of dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumurgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.n1743. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2289), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.n1743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22354-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537981v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre durée du sommeil chez l’adulte et risque de démence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sabia</w:t>
+                <w:t xml:space="preserve">Comparison of the predictive accuracy of multiple definitions of cognitive impairment for incident dementia: a 20-year follow-up of the Whitehall II cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Machado-Fragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumurgier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sommerlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021177⟩</w:t>
+              <w:t xml:space="preserve"> The Lancet. Healthy longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (7), pp.e407-e416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-7568(21)00117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498236v1</w:t>
+                <w:t xml:space="preserve">hal-03539133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la fréquence des contacts sociaux durant la vie adulte et le risque de démence au cours du vieillissement</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association Between Age at Diabetes Onset and Subsequent Risk of Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Barbiellini Amidei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Machado-Fragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Tabak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 325 (16), pp.1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2021.4001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02903942v1</w:t>
+                <w:t xml:space="preserve">hal-03239296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in multimorbidity, frailty, disability, and transitions to mortality: a 24-year follow-up of the Whitehall II cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of daily composition of physical activity and sedentary behaviour with incidence of cardiovascular disease in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Yerramalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dugravot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tesnim Ben Rayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-021-01157-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(19)30226-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490106v2</w:t>
+                <w:t xml:space="preserve">hal-03528709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy behaviors at age 50 years and frailty at older ages in a 20-year follow-up of the UK Whitehall II cohort: A longitudinal study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Dugravot</w:t>
+                <w:t xml:space="preserve">Terminal decline in objective and self-reported measures of motor function before death: 10 year follow-up of Whitehall II cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Machado-Fragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumurgier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003147⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.n1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.n1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02909367v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque de la maladie d’Alzheimer et des maladies apparentées : approche parcours de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre durée du sommeil chez l’adulte et risque de démence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.01.015⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (12), pp.1183-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489585v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSF level of β-amyloid peptide predicts mortality in Alzheimer's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association entre la fréquence des contacts sociaux durant la vie adulte et le risque de démence au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-019-0481-4⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.101-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02458214v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of social contact with dementia and cognition: 28-year follow-up of the Whitehall II cohort study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social inequalities in multimorbidity, frailty, disability, and transitions to mortality: a 24-year follow-up of the Whitehall II cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesnim Ben Rayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002862⟩</w:t>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.e42 - e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(19)30226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02273975v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pattern mixture modelling reduce bias due to informative attrition compared to fitting a mixed effects model to the available cases or data imputed using multiple imputation?: a simulation study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Healthy behaviors at age 50 years and frailty at older ages in a 20-year follow-up of the UK Whitehall II cohort: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Gil-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-018-0548-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (7), pp.e1003147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02309797v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02909367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption and risk of dementia: 23 year follow-up of Whitehall II cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de risque de la maladie d’Alzheimer et des maladies apparentées : approche parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.k2927⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.217 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007724v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, socioeconomic, and behavioural factors at age 50 years and risk of cardiometabolic multimorbidity and mortality: A cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fayosse</w:t>
+                <w:t xml:space="preserve">CSF level of β-amyloid peptide predicts mortality in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adla Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Shipley</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hourregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002571⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-019-0481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02177789v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02458214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cognitive performance and cognitive decline to associations between socioeconomic factors and dementia : a cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of social contact with dementia and cognition: 28-year follow-up of the Whitehall II cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sommerlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Livingston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (6), pp.e1002334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002334⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16 (8), pp.e1002862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02178792v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02273975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Unhealthy Behaviors in Midlife and Risk of Disability at Older Ages in the Whitehall II Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Artaud</w:t>
+                <w:t xml:space="preserve">Does pattern mixture modelling reduce bias due to informative attrition compared to fitting a mixed effects model to the available cases or data imputed using multiple imputation?: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glw060⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-018-0548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491121v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02309797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities in gait speed and associated characteristics in early old age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Leclerc</w:t>
+                <w:t xml:space="preserve">Alcohol consumption and risk of dementia: 23 year follow-up of Whitehall II cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-016-1033-8⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362, pp.k2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.k2927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322556v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Course of Healthy Obesity Over 20 Years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Hamer</w:t>
+                <w:t xml:space="preserve">Clinical, socioeconomic, and behavioural factors at age 50 years and risk of cardiometabolic multimorbidity and mortality: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. David Batty</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Tabak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2014.09.077⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.e1002571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01147418v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02177789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of body mass index and waist circumference with successful aging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Grodstein</w:t>
+                <w:t xml:space="preserve">Contribution of cognitive performance and cognitive decline to associations between socioeconomic factors and dementia : a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rusmaully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.20651⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (6), pp.e1002334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01153192v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02178792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of physical activity and leisure time sitting on long-term risk of incident obesity and metabolic risk factor clustering.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Trajectories of Unhealthy Behaviors in Midlife and Risk of Disability at Older Ages in the Whitehall II Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-014-3323-8⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (11), pp.1500-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glw060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01147260v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting cognitive decline: a dementia risk score vs. the Framingham vascular risk scores.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin J Shipley</w:t>
+                <w:t xml:space="preserve">The Natural Course of Healthy Obesity Over 20 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e31828ab370⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.101-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2014.09.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154051v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01147418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife stroke risk and cognitive decline: a 10-year follow-up of the Whitehall II cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic disparities in gait speed and associated characteristics in early old age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Kaffashian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sabia</w:t>
+                <w:t xml:space="preserve">M. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ankri</w:t>
+                <w:t xml:space="preserve">A. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (5), pp.572-9. </w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalz.2012.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12891-016-1033-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154053v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact of smoking and heavy alcohol use on cognitive decline in early old age: Whitehall II prospective cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of body mass index and waist circumference with successful aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Hagger-Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sabia</w:t>
+                <w:t xml:space="preserve">Eric J Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric John Brunner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Bobak</w:t>
+                <w:t xml:space="preserve">Francine Grodstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British journal of psychiatry : the journal of mental science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.bp.112.122960⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.1172-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.20651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01153653v1</w:t>
+                <w:t xml:space="preserve">inserm-01153192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does overall diet in midlife predict future aging phenotypes? A cohort study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+                <w:t xml:space="preserve">Combined effect of physical activity and leisure time sitting on long-term risk of incident obesity and metabolic risk factor clustering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G David Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2012.10.028⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (10), pp.2048-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-014-3323-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00828110v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01147260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to healthy dietary guidelines and future depressive symptoms: evidence for sex differentials in the Whitehall II study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+                <w:t xml:space="preserve">Predicting cognitive decline: a dementia risk score vs. the Framingham vascular risk scores.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kaffashian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.041582⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (14), pp.1300-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e31828ab370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00770870v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor function in the elderly: evidence for the reserve hypothesis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Tavernier</w:t>
+                <w:t xml:space="preserve">Midlife stroke risk and cognitive decline: a 10-year follow-up of the Whitehall II cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kaffashian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e31829d8761⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.572-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01164989v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroticism and cardiovascular disease mortality: socioeconomic status modifies the risk in women (UK Health and Lifestyle Survey).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Combined impact of smoking and heavy alcohol use on cognitive decline in early old age: Whitehall II prospective cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Hagger-Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David G Batty</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric John Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychosomatic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PSY.0b013e31825c85ca⟩</w:t>
+              <w:t xml:space="preserve">The British journal of psychiatry : the journal of mental science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (2), pp.120-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.bp.112.122960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01157477v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01153653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity phenotypes in midlife and cognition in early old age: The Whitehall II cohort study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Dugravot</w:t>
+                <w:t xml:space="preserve">Does overall diet in midlife predict future aging phenotypes? A cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Hagger-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam G. Tabak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e3182661f63⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (5), pp.411-419.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2012.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00725475v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00828110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unhealthy behaviours and disability in older adults: three-City Dijon cohort study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Dugravot</w:t>
+                <w:t xml:space="preserve">Adherence to healthy dietary guidelines and future depressive symptoms: evidence for sex differentials in the Whitehall II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.f4240⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (2), pp.419-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.041582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01147229v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00770870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job strain as a risk factor for leisure-time physical inactivity: an individual-participant meta-analysis of up to 170,000 men and women: the IPD-Work Consortium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Westerlund</w:t>
+                <w:t xml:space="preserve">Motor function in the elderly: evidence for the reserve hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Vicente-Vytopilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kws336⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (5), pp.417-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e31829d8761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00806190v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01164989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intensity and type of physical activity on mortality: results from the Whitehall II cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroticism and cardiovascular disease mortality: socioeconomic status modifies the risk in women (UK Health and Lifestyle Survey).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Hagger-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverly Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2011.300257⟩</w:t>
+              <w:t xml:space="preserve">Psychosomatic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (6), pp.596-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PSY.0b013e31825c85ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00679738v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01157477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rising adiposity curbing decline in the incidence of myocardial infarction: 20-year follow-up of British men and women in the Whitehall II cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie R. Britton</w:t>
+                <w:t xml:space="preserve">Obesity phenotypes in midlife and cognition in early old age: The Whitehall II cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr142⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (8), pp.755-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e3182661f63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00679707v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00725475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low conscientiousness and risk of all-cause, cardiovascular and cancer mortality over 17 years: Whitehall II cohort study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gareth Hagger-Johnson</w:t>
+                <w:t xml:space="preserve">Unhealthy behaviours and disability in older adults: three-City Dijon cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 347 (jul23 1), pp.f4240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.f4240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01157480v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01147229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health behaviours, socioeconomic status, and mortality: further analyses of the British Whitehall II and the French GAZEL prospective cohorts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Stringhini</w:t>
+                <w:t xml:space="preserve">Effect of intensity and type of physical activity on mortality: results from the Whitehall II cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Shipley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1000419⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (4), pp.698-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2011.300257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00598525v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00679738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of modifiable risk factors to social inequalities in type 2 diabetes: prospective Whitehall II cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Job strain as a risk factor for leisure-time physical inactivity: an individual-participant meta-analysis of up to 170,000 men and women: the IPD-Work Consortium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonor I. Fransson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katriina Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solja T. Nyberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Stringhini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin J Shipley</w:t>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Westerlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.e5452⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176 (12), pp.1078-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kws336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01148015v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00806190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of depressive symptoms and resting heart rate on mortality: the Whitehall II prospective cohort study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+                <w:t xml:space="preserve">Rising adiposity curbing decline in the incidence of myocardial infarction: 20-year follow-up of British men and women in the Whitehall II cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Hardoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard W. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Whincup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie R. Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (9), pp.1199-206. </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.478-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4088/JCP.09m05901blu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00563343v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00679707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of lung function with physical, mental and cognitive function in early old age.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Dugravot</w:t>
+                <w:t xml:space="preserve">Low conscientiousness and risk of all-cause, cardiovascular and cancer mortality over 17 years: Whitehall II cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Hagger-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Kauffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Ankri</w:t>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-010-9189-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.98-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00524562v1</w:t>
+                <w:t xml:space="preserve">inserm-01157480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline in low-density lipoprotein cholesterol concentration: lipid-lowering drugs, diet, or physical activity? Evidence from the Whitehall II study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+                <w:t xml:space="preserve">Health behaviours, socioeconomic status, and mortality: further analyses of the British Whitehall II and the French GAZEL prospective cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Stringhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Jokela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David G. Batty</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British heart journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (11), pp.923-30. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.e1000419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/hrt.2010.216309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1000419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588857v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00598525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High alcohol consumption in middle-aged adults is associated with poorer cognitive performance only in the low socio-economic group. Results from the GAZEL cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of modifiable risk factors to social inequalities in type 2 diabetes: prospective Whitehall II cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Stringhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam G Tabak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N Akbaraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Ankri</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1360-0443.2010.03106.x⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 345, pp.e5452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.e5452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00530157v1</w:t>
+                <w:t xml:space="preserve">inserm-01148015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cognitive reserve shape cognitive decline?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Glymour</w:t>
+                <w:t xml:space="preserve">Combined effects of depressive symptoms and resting heart rate on mortality: the Whitehall II prospective cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Empana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie R. Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.22391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (9), pp.1199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.09m05901blu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00598424v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00563343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Life-course approach to cognitive ageing.]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Association of lung function with physical, mental and cognitive function in early old age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ankri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (3), pp.385-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-010-9189-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00468769v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00524562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do socioeconomic factors shape weight and obesity trajectories over the transition from midlife to old age? Results from the French GAZEL cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Westerlund</w:t>
+                <w:t xml:space="preserve">Decline in low-density lipoprotein cholesterol concentration: lipid-lowering drugs, diet, or physical activity? Evidence from the Whitehall II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Jokela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2010.29223⟩</w:t>
+              <w:t xml:space="preserve">British heart journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (11), pp.923-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/hrt.2010.216309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00488837v1</w:t>
+                <w:t xml:space="preserve">inserm-00588857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cognition predict mortality in midlife? Results from the Whitehall II cohort study.</w:t>
+                <w:t xml:space="preserve">High alcohol consumption in middle-aged adults is associated with poorer cognitive performance only in the low socio-economic group. Results from the GAZEL cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Berkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1360-0443.2010.03106.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2008.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00291584v1</w:t>
+                <w:t xml:space="preserve">inserm-00530157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Apolipoprotein E epsilon4 on the association between health behaviors and cognitive function in late midlife.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does cognitive reserve shape cognitive decline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Glymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1326-5-23⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (2), pp.296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.22391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668218v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00598424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent depressive symptoms and cognitive function in late midlife: the Whitehall II study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">[Life-course approach to cognitive ageing.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ankri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (3), pp.319-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498134v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00468769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of socioeconomic position with health behaviors and mortality.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Do socioeconomic factors shape weight and obesity trajectories over the transition from midlife to old age? Results from the French GAZEL cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Stringhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hermann Nabi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Westerlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2010.297⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (1), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2010.29223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00468691v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00488837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does lung function predict mortality? Results from the Whitehall II Cohort Study.</w:t>
+                <w:t xml:space="preserve">Does cognition predict mortality in midlife? Results from the Whitehall II cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwq294⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.688-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2008.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00532639v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00291584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common mental disorder and obesity: insight from four repeat measures over 19 years: prospective Whitehall II cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane E. Ferrie</w:t>
+                <w:t xml:space="preserve">Association of socioeconomic position with health behaviors and mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Stringhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 303 (12), pp.1159-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2010.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00426807v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00468691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between common mental disorder and obesity over the adult life course.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of Apolipoprotein E epsilon4 on the association between health behaviors and cognitive function in late midlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meena Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.bp.108.057299⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1326-5-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00426438v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health behaviors from early to late midlife as predictors of cognitive function: The Whitehall II study.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Persistent depressive symptoms and cognitive function in late midlife: the Whitehall II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwp161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (10), pp.1379-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.09m05349gry⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00406798v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass index over the adult life course and cognition in late midlife: the Whitehall II Cohort Study.</w:t>
+                <w:t xml:space="preserve">Why does lung function predict mortality? Results from the Whitehall II Cohort Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Kivimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2008.26482⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172 (12), pp.1415-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwq294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00353140v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00532639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition and incident coronary heart disease in late midlife: The Whitehall II study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Common mental disorder and obesity: insight from four repeat measures over 19 years: prospective Whitehall II cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie A. Lawlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G David Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E. Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 339, pp.b3765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00468709v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00426807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of educational inequalities in obesity between 1970 and 2003 in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Association between common mental disorder and obesity over the adult life course.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G David Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2009.00596.x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 195 (2), pp.149-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.bp.108.057299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00390627v1</w:t>
+                <w:t xml:space="preserve">inserm-00426438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for onset of menopausal symptoms: results from a large cohort study.</w:t>
+                <w:t xml:space="preserve">Health behaviors from early to late midlife as predictors of cognitive function: The Whitehall II study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2008.04.004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (4), pp.428-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwp161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01148002v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00406798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of conventional risk factors in explaining social inequalities in coronary heart disease: the relative and absolute approaches to risk.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Body mass index over the adult life course and cognition in late midlife: the Whitehall II Cohort Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181761cdc⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89, pp.601-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2008.26482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00291576v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00353140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hostility and Trajectories of Body Mass Index Over 19 Years: The Whitehall II Study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Nabi</w:t>
+                <w:t xml:space="preserve">Cognition and incident coronary heart disease in late midlife: The Whitehall II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Kivimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E. Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwn333⟩</w:t>
+              <w:t xml:space="preserve">Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.529-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intell.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00353133v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00468709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking history and cognitive function in middle age from the Whitehall II study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of educational inequalities in obesity between 1970 and 2003 in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Internal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (5), pp.511-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2009.00596.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archinte.168.11.1165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00291578v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00390627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of coronary heart disease and cognitive performance in midlife: the Whitehall II study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors for onset of menopausal symptoms: results from a large cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mesrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehn298⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (2), pp.108-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2008.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00309075v1</w:t>
+                <w:t xml:space="preserve">inserm-01148002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of onset of menopausal symptoms in periods surrounding menopause.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of conventional risk factors in explaining social inequalities in coronary heart disease: the relative and absolute approaches to risk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2007.09.012⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.599-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181761cdc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00192649v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00291576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hostility and Trajectories of Body Mass Index Over 19 Years: The Whitehall II Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kivimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169, pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwn333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00353133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smoking history and cognitive function in middle age from the Whitehall II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 168 (11), pp.1165-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archinte.168.11.1165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00291578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History of coronary heart disease and cognitive performance in midlife: the Whitehall II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Singh-Manoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E. Ferrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.2100-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehn298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00309075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk of onset of menopausal symptoms in periods surrounding menopause.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mesrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (4), pp.340-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00192649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Folate, vitamin B12 and postmenopausal breast cancer in a prospective study of French women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Causes and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9), pp.1209-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10552-006-0053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10349,51 +10885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schnitzler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnha.2026.100772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Machado-Fragua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumurgier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kivimaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-025-00914-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Aadland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorge Herman Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03866-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Machado&#8208;fragua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sabia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella C. Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.70054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solja T Nyberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Frank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Pentti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Alfredsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Ervasti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(24)00300-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dastouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh-Manoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01980-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Bloomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Danilevicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01942-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Shanta Yerramalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Liu-Ambrose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01241-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teunissen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanseeuw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200735" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Migueles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bo Andersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christian Br&#248;nd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-103604" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03722244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T van Sloten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G Tabak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc22-0206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rouanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Avila-Rieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lespinasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stuckwisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwab227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Krause" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen J Manning" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Sanders" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2021.7132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Britton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Steptoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(21)00249-X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi-Meliani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Regy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00740-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T van Hees" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22354-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Machado-Fragua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sommerlad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(21)00117-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbiellini Amidei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tabak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2021.4001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcgregor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palarea-Albaladejo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagstr&#246;mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102345" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Yerramalla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hees" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01157-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.n1743" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490106v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bouillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Ben Rayana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(19)30226-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02909367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gil-Salcedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003147" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adla Boumenir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cognat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hourregue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-019-0481-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Lewis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Livingston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002862" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02309797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Welch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Shipley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0548-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k2927" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02177789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shipley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002571" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02178792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rusmaully" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Marmot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491121v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plouvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cyr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1033-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01147418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Bell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David Batty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2014.09.077" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Brunner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Grodstein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01147260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G David Batty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3323-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kaffashian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31828ab370" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2012.07.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hagger-Johnson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric John Brunner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bobak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.112.122960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Tabak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Shipley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2012.10.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Batty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.041582" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01164989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Vicente-Vytopilova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tavernier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31829d8761" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01157477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Roberts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boniface" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Batty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0b013e31825c85ca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3182661f63" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01147229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.f4240" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00806190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor I. Fransson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solja T. Nyberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Westerlund" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kws336" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2011.300257" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Hardoon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Morris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Whincup" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie R. Britton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr142" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01157480v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2012.05.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1000419" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N Akbaraly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e5452" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Empana" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.09m05901blu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-010-9189-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2010.216309" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berkman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2010.03106.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Marmot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Glymour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22391" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00468769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00488837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2010.29223" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2008.05.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Kumari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1326-5-23" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.09m05349gry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00468691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Brunner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2010.297" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00532639v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwq294" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie A. Lawlor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Ferrie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.108.057299" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp161" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353140v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26482" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00468709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2008.12.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390627v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2009.00596.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24EF096BD8D80AEC7DA0E251A401871593632A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mesrine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2008.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181761cdc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn333" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291578v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinte.168.11.1165" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309075v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn298" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192649v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2007.09.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132245v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lajous" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-006-0053-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schnitzler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnha.2026.100772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Machado-Fragua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumurgier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kivimaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-025-00914-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Aadland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorge Herman Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03866-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Machado&#8208;fragua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sabia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella C. Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.70054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solja T Nyberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Frank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Pentti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Alfredsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Ervasti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(24)00300-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Bloomberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Danilevicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01942-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dastouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh-Manoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01980-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van der Heide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Steens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lai Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02888-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C.T. van der Heide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Valeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Machado-Fragua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-023-03155-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Shanta Yerramalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Liu-Ambrose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01241-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teunissen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanseeuw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03722244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T van Sloten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G Tabak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc22-0206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Migueles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bo Andersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christian Br&#248;nd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-103604" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rouanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Avila-Rieger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lespinasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stuckwisch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwab227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Krause" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen J Manning" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Sanders" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2021.7132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Britton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Steptoe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(21)00249-X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcgregor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palarea-Albaladejo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagstr&#246;mer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2020-102345" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi-Meliani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Regy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00740-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T van Hees" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22354-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sommerlad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-7568(21)00117-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barbiellini Amidei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tabak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2021.4001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Yerramalla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01157-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.n1743" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021177" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490106v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bouillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Ben Rayana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(19)30226-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02909367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gil-Salcedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003147" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.01.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adla Boumenir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cognat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hourregue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-019-0481-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Lewis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Livingston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002862" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02309797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Welch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Shipley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0548-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k2927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02177789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shipley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002571" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02178792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rusmaully" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Marmot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002334" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01147418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Bell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hamer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David Batty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2014.09.077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plouvier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cyr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1033-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Brunner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Grodstein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20651" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01147260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G David Batty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3323-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kaffashian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31828ab370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2012.07.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hagger-Johnson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric John Brunner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bobak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.112.122960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Tabak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Shipley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2012.10.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Batty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.041582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01164989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Vicente-Vytopilova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tavernier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31829d8761" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01157477v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Roberts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boniface" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Batty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0b013e31825c85ca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3182661f63" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01147229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.f4240" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2011.300257" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00806190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor I. Fransson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solja T. Nyberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Westerlund" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kws336" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Hardoon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Morris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Whincup" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie R. Britton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr142" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01157480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2012.05.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1000419" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148015v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N Akbaraly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e5452" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Empana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.09m05901blu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-010-9189-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2010.216309" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berkman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2010.03106.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598424v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Marmot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Glymour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22391" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00468769v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00488837v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2010.29223" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2008.05.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00468691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Brunner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2010.297" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Kumari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1326-5-23" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498134v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.09m05349gry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00532639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwq294" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426807v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie A. Lawlor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Ferrie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.108.057299" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26482" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00468709v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2008.12.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390627v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2009.00596.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24EF096BD8D80AEC7DA0E251A401871593632A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148002v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mesrine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2008.04.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181761cdc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn333" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291578v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinte.168.11.1165" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309075v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn298" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2007.09.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132245v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lajous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-006-0053-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>